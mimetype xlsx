--- v0 (2026-02-15)
+++ v1 (2026-04-15)
@@ -54,246 +54,246 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/778/778_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI AS ZONAS ESPECIAIS DE INTERESSE SOCIAL - ZEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RURG</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2020/1105/req_urg_02_2020.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2020/1105/req_urg_02_2020.pdf</t>
   </si>
   <si>
     <t>Solicita seja a apreciação, discussão e votação do Projeto de Lei n.º 09, de xx de abril de 2012, feita em regime de urgência.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Fábio</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/800/800_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2.º E 3.º, DO PROJETO DE LEI N.º 008/2012, DE AUTORIA DA MESA DA CÂMARA.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Lê Braga, Anderson Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/799/799_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS AGENTES POLÍTICOS QUE MENCIONA, PARA O MANDATO DE 2013 A 2016.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Lê Braga</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/480/480_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BARREIRENSE AO SENHOR JOSÉ VIEIRA DOS SANTOS FILHO.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/479/479_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BARREIRENSE A SENHORA AGUIDA ALMEIDA PAULO DOS SANTOS.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/432/432_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DOS EFEITOS DE DECRETO LEGISLATIVO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/478/478_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BARREIRENSE AO SENHOR JOSÉ RONALDO DE LACERDA.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/477/477_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BARREIRENSE A SENHORA ANGELA MARIA REZENDE RODRIGUES.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Marcelo da kombi</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/476/476_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BARREIRENSE AO SENHOR RAFAEL DE SOUZA OLIVEIRA.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/475/475_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BARREIRENSE AO SENHOR GERALDO JOSÉ CANESTRI.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/474/474_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BARREIRENSE AO SENHOR MARCELO LIMA REIS.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/473/473_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BARREIRENSE AO SENHOR LUIZ FERNANDO BRAGA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/431/431_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS PÚBLICAS DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DO BARREIRO, REFERENTES AO EXERCÍCIO FINANCEIRO DE 2009</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/430/430_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS PÚBLICAS DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DO BARREIRO, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2010.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -600,67 +600,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2020/1105/req_urg_02_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/430/430_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2020/1105/req_urg_02_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2012/430/430_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="139" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>