--- v0 (2026-02-15)
+++ v1 (2026-04-06)
@@ -54,1905 +54,1905 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL N.º 026/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR N.º 01/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETÁRIA DE DESENVOLVIMENTO SOCIAL, PARA FINS QUE ESPECIFICA E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PERÍMETRO URBANO DO BAIRRO DE FORMOSO - MUNICÍPIO DE SÃO JOSÉ DO BARREIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA DE DESLIGAMENTO VOLUNTÁRIO - PDV DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROJETO "CIDADE LIMPA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS INSERVÍVEIS QUE MENCIONA.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER PÚBLICO MUNICIPAL RECEBER EM DOAÇÃO, SEM ENCARGO, ÁREA DE TERRAS DE PROPRIEDADE DE AURÉLIO FERREIRA CANHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER PÚBLICO MUNICIPAL RECEBER EM DOAÇÃO, SEM ENCARGO, ÁREA DE TERRAS DE PROPRIEDADE DE SÉRGIO RICARDO MARINS RODRIGUES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SÃO JOSÉ DO BARREIRO A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO SOCIAL SUSTENTÁVEL, AGRONEGÓCIO, AGRICULTURA FAMILIAR, PESCA E AQUICULTURA DO ENTORNO DA REPRESA DO FUNIL, RATIFICANDO O PROTOCOLO DE INTENÇÕES QUE ENTRE SI CELEBRAM, OS MUNICÍPIOS DE AREIAS, QUELUZ E SÃO JOSÉ DO BARREIRO DO ESTADO DE SÃO PAULO E ITATIAIA E RESENDE DO ESTADO DO RIO DE JANEIRO, VISANDO A IMPLANTAÇÃO DO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO SOCIAL SUSTENTÁVEL, AGRONEGÓCIO, AGRICULTURA FAMILIAR, PESCA E AQUICULTURA DO ENTORNO DA REPRESA DO FUNIL DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL DESAPROPRIAR ÁREA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO PARA O QUADRIÊNIO DE 2014/2017.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL N.º 027 DE 18 DE OUTUBRO DE 2011.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O DER.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Alexandre Ratão</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME-SE O ARTIGO 4.º DO PROJETO DE LEI N.º 001/2013.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Timbú, Marcelo da kombi, Reginaldo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL ANUAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE SÃO JOSÉ DO BARREIRO.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A 'SEMANA MUNICIPAL DE PREVENÇÃO, CONSCIENTIZAÇÃO E COMBATE AO USO DE DROGAS' E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DOS PERÍODOS DE LICENÇA A GESTANTE, DA LICENÇA POR ADOÇÃO E DA LICENÇA-PATERNIDADE AOS SERVIDORES DA CÂMARA MUNICIPAL DE SÃO JOSÉ DO BARREIRO E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULOS DE CIDADÃO BARREIRENSE AO SENHOR JOSÉ VIEIRA DA SILVA</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>Fábio</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/428/428_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULOS DE CIDADÃO BARREIRENSE AO REVERENDÍSSIMO PADRE ANTONIO FELIPE DA SILVA.</t>
   </si>
   <si>
     <t>Alexandre Ratão, Julinho, Júlio do Batista</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS PÚBLICAS DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DO BARREIRO, REFERENTES AO EXERCÍCIO FINANCEIRO DE 2011.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O SISTEMA DE CONTROLE INTERNO NA CÂMARA MUNICIPAL DE SÃO JOSÉ DO BARREIRO/SP.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Julinho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE DESAPROPRIAÇÃO DE TERRENO.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES JUNTO AO DER.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE APLICAÇÃO DE GASTO COM PESSOAL.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PROCESSO SELETIVO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Fernando</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CUMPRIMENTO DE LEI.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Luisinho do Mercado</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CONSERTO DA MÁQUINA RETROESCAVADEIRA.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIAS DE CONTRATOS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE ESCOLINHA ZICO 10 E PROJETO ATIVIDADE.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE REFORMA PRÉ-ESCOLA.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE SALAS DE AULA NA ESCOLA ADEMAR CAMPOS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE DISTRIBUIÇÃO DE VACINA NA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE PROCESSO LICITATÓRIO PARA REALIZAÇÃO DO CARNAVAL.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE PROCESSO LICITATÓRIO PARA REFORMA DA CRECHE MUNICIPAL DONA DOLORES DE ALMEIDA GRANDCHAMP.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE PROVIDÊNCIAS QUANTO A DENGUE E CARAMUJOS AFRICANOS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE ESCOLA BARRA.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Fábio, Fernando</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE PROJETO PARA CAPTAÇÃO E DISTRIBUIÇÃO DE ÁGUA PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE PROVIDÊNCIA QUANTO A DENGUE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE PORTARIAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Marcelo da kombi</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTES OFÍCIOS RECEBIDOS DA CASA CIVIL E ERPLAN.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE ATENDIMENTO FISIOTERAPEUTA.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE TRANSPORTE DE ALUNOS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE AOS CANAIS DE TELEVISÃO.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE MURO DE CONTENÇÃO.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE CONTRATAÇÃO DE COOPERATIVA MÉDICA.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE CONSULTAS MÉDICA.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE MICRO ÔNIBUS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA RELATÓRIO DE GESTÃO FISCAL.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Júlio do Batista</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES ACERCA DA ESCOLA RURAL DA FAZENDA DA BARRA.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIAS DE PORTARIAS E CONTRATOS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ANÁLISE DE ÁGUA.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Reginaldo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ADESIVAÇÃO DE VEÍCULOS PERTENCENTES À PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO E CÓPIAS DE RPA.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE TERRENO DO ANTIGO MATADOURO.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE CARGOS EM COMISSÃO.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA REQUERIMENTO N.º 026/2013.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE COBERTURA EM PONTO DE ESPERA, UTILIZADO POR ALUNOS MORADORES DA ZONA RURAL.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIAS DO PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIAS DE PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO JUNTO AO CARTÓRIO PROTESTOS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO A RESPEITO DA FALTA DE ALIMENTAÇÃO E MATERIAL DE LIMPEZA NO SETOR DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE TERRENO.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE ESCOLA DO BONITO QUE SE ENCONTRA ATUALMENTE FECHADA.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE OBRAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE ESCOLA DO MÁXIMO.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE OBRA DA QUADRA POLIESPORTIVA.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Arthurzinho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DOCUMENTAÇÃO SOBRE VEÍCULO DA MUNICIPALIDADE ROUBADO.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DOCUMENTAÇÃO SOBRE VEÍCULO DA EDUCAÇÃO DANIFICADO.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE REFORMA DA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CARTEIRA DE TRABALHO.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AQUISIÇÃO DE OVOS DE PÁSCOA.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIAS DE CARTEIRAS DE HABILITAÇÃO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSERTO DE CANAIS DE TELEVISÃO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA PROCESSO LICITATÓRIO 04/2013.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE VERBAS DO DADE.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE ESCOLINHA DO ZICO 10.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE MÉDICO PLANTONISTA.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE TRANSPORTE DE ALUNOS PARA RESENDE.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA VIABILIZAÇÃO DA ALIMENTAÇÃO DE FUNCIONÁRIOS E ALUNOS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE VEÍCULO DA MUNICIPALIDADE FURTADO.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REGULARIZAÇÃO DO TRANSPORTE PARA ATENDIMENTO EM OUTRAS CIDADES.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE VEÍCULO DA EDUCAÇÃO DANIFICADO.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ANÁLISE DA ÁGUA FORNECIDA AO BAIRRO VILA MARIANA.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE ARRECADAÇÃO DE ISS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REITERAR REQUERIMENTO N.º 020/2013.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO E CÓPIA DE DOCUMENTOS DE VEÍCULO.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE ABANDONO DE ACOMPANHANTE DE PACIENTE, DEIXADA NA BEIRA DA ESTRADA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAS JUNTO AO SETOR DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE FECHAMENTO DA ESCOLA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE ATENDIMENTO MÉDICO NA UBS.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE FGTS.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO RELATÓRIO DE GESTÃO.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE RESULTADO DE EXAME.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE MANUTENÇÃO DE ESTRADAS RURAIS.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE CONSERTO DO BARREIRÃO.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE RECURSOS ANGARIADOS POR PROPAGANDA.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELAÇÃO DOS FUNCIONÁRIOS NO SETOR DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO ANALÍTICO DE DESPESA.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre caminhão de Placa CZA-0375.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELATÓRIO DA NUTRICIONISTA DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE CARTÃO ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE RECURSOS RECEBIDOS NA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REITERAR REQUERIMENTO N.º 018/2013.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAR AS ÁREAS DE RISCO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE A CAMPANHA DE COMBATE A DENGUE E BORRACHUDOS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE TÉCNICO EM SEGURANÇA DO TRABALHO.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A NOVA ESTAÇÃO DE TRATAMENTO DE ESGOTO.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REITERAR REQUERIMENTO N.º 032/2013.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE GUARD RAIL.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE A FALTA DE MÉDICO E DENTISTA NO BAIRRO DO JARDIM.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PRESENÇA DE RESPONSÁVEL DO DAEE PARA EXPLICAÇÃO DE ESTAÇÃO DE TRATAMENTO DE ESGOTO.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUEBRA MOLAS NA RUA COMENDADOR LUIZ FERREIRA.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUEBRA MOLAS NA RUA CORONEL JOÃO FERREIRA.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAR CESTOS DE LIXOS NA RUA JOÃO RIBEIRO DA LUZ.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA VISTORIA NA PONTE QUE VAI EM DIREÇÃO A ESCOLA PROFESSOR ADEMAR CAMPOS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REATIVAR CANAIS DE TELEVISÃO NO BAIRRO DE FORMOSO.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA COM CAPINA NAS RUAS DO BAIRRO DA VILA MARIANA.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REPARO NA PONTE RIO SANTANA, QUE DÁ ACESSO A FAZENDA DO SENHOR PAULO COSTA.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONTER EROSÃO NA ESTRADA QUE DÁ ACESSO AO BAIRRO DO MÁXIMO.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REPAROS EM QUEBRA-MOLAS NA ESTRADA DA ÁGUA SANTA.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMAR PRACINHA NA RUA OSÓRIO LARA.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROTETOR SOLAR AO FUNCIONÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE CORRIMÃO NA PONTE SOBRE O RIBEIRÃO BARREIRO.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA TRANSPORTE ESCOLAR PARA ALUNOS DE LORENA.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA JARDINEIRO PARA CUIDAR DA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA FUNCIONÁRIO PARA LIMPEZA DA RUA OSÓRIO LARA.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MANUTENÇÃO DE ESTRADAS RURAIS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PLACAS DE PROIBIDO ESTACIONAR NA RUA SEBASTIÃO TAVARES.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA BEBEDOURO DE ÁGUA NA ESCOLA CAPITÃO LEOVIGILDO SILVÉRIO GOMES DOS REIS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MANTER FUNCIONÁRIO PARA CUIDAR DA PRACINHA DA IGREJA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ENVIAR PROJETO QUE CONCEDA DESCONTOS NO IPTU, ÁGUA E TAXAS DIVERSAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA UMA PESSOA PARA FICAR EM TEMPO INTEGRAL NA ETA.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE QUEBRA-MOLAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA TRANSPORTAR MERENDA ESCOLAR NA PICAPE HILUX.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MANUTENÇÃO DA ESTRADA SJO-010 ATÉ A FAZENDA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROIBIR O TRÂNSITO DE BICICLETAS NA PRAÇA CENTRAL.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAR NUMERAÇÃO NAS CASAS E DENOMINAÇÃO ÀS RUAS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SUBSTITUIÇÃO DE TELHAS QUEBRADAS DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMA E LIMPEZA COM ROÇADA E CAPINA NA ESCOLA SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA NOMEAR TELE CENTRO DE FORMOSO - FERNANDO PEREIRA.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS QUANTO A MANUTENÇÃO DE ESTRADAS.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ACESSO WIFI, INTERNET GRATUITA A TODOS.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA INSTALAÇÃO DE PONTOS DE LUZ.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO DE DOIS MATA-BURROS NA ESTRADA BUENO.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA RETIRAR GALHOS DE ÁRVORES DE GALERIA DE ESGOTO.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA MANUTENÇÃO DO PARQUINHO DA VILA MARIANA. </t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CORTE DE ÁRVORE NA ESTRADA QUE DÁ ACESSO A VILA MARIANA.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA UTILIZAR TELA DE PROTEÇÃO QUANDO CORTAR GRAMA.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAR ILUMINAÇÃO NO CEMITÉRIO E CONSTRUÇÃO DE UM BANHEIRO.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ESTENDER COLETA DE SANGUE E EXAMES PELOS MENOS 2 VEZES.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REALIZAR CALÇAMENTO DA ENTRADA DO GARAJÃO.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PASSAR MÁQUINA PATROL NA ESTRADA DA GRAUNA.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA FAZER A LIMPEZA TODOS OS DIAS NA ÁREA CALÇADA DO BAIRRO DO MÁXIMO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE BEBEDOURO NA SALA DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAR GUARDA COPO NO TOPO DO ESCADÃO DO CEMITÉRIO VELHO.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAR ILUMINAÇÃO EM FRENTE A UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA FORNECER CAFÉ DA MANHÃ A TODOS OS FUNCIONÁRIOS DA PREFEITURA.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REALIZAR AUDIÊNCIA PÚBLICA.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA NO JARDIM DO CORREDOR CULTURAL PREFEITO ARTHUR BARBOSA PINTO.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA DESENVOLVER PLANILHA DE PROGRAMAÇÃO PARA CONSERVAÇÃO DE ESTRADAS RURAIS.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA TROCA DE VIDRAÇAS QUEBRADAS NA ESCOLA PROF. ADEMAR CAMPOS.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MANUTENÇÃO NA ESTRADA RURAL QUE DÁ ACESSO AO SÍTIO DO PIMENTA ATÉ A FAZENDA DO SR. PAULO COSTA.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE CASAS POPULARES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REPAROS NO REFLETOR AO LADO DA ARQUIBANCADA DO ESTÁDIO RUI MARIA DA CONCEIÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUIR PISTA PARA PRÁTICA DE SKATE, PATINS E BIKE NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PODA DE UMA ÁRVORE ATRÁS DA IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Timbú, Alexandre Ratão, Fábio, Fernando, Julinho, Júlio do Batista, Luisinho do Mercado, Marcelo da kombi, Reginaldo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DO ILUSTRÍSSIMO SENHOR JOSÉ CANDIDO DA SILVA, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DO ILUSTRÍSSIMO SENHOR CESARIANO DA SILVA, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>Timbú, Alexandre Ratão, Fábio, Julinho, Júlio do Batista, Luisinho do Mercado, Marcelo da kombi, Reginaldo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/426/426_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR À FAMÍLIA DO ILUSTRÍSSIMO SENHOR VEREADOR FERNANDO PEREIRA, PELO SEU FALECIMENTO. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2259,68 +2259,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/426/426_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2013/426/426_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H186"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="105.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>