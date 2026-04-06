--- v0 (2026-02-15)
+++ v1 (2026-04-06)
@@ -54,1444 +54,1444 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O ESTADO DE SÃO PAULO, ATRAVÉS DA POLÍCIA MILITAR, OBJETIVANDO A COOPERAÇÃO DE ESFORÇOS PARA A PRESERVAÇÃO DA ORDEM PÚBLICA EM EVENTOS EM GERAL ORGANIZADOS PELA PREFEITURA NO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO, CRIA A GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LOCALIZAÇÃO E FUNCIONAMENTO DO COMÉRCIO AMBULANTE EM LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO, REGOVA A LEI MUNICIPAL N.º 686 DE 06 DE ABRIL DE 1994 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA INCLUSÃO DE NOVAS AÇÕES NO PLANO PLURIANUAL NA LEI DE DIRETRIZES ORÇAMENTÁRIAS E ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA INCLUSÃO DE NOVA AÇÃO NO PLANO PLURIANUAL NA LEI DE DIRETRIZES ORÇAMENTÁRIAS E ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR PROGRAMA (DENOMINADO: EM DIA COM SÃO JOSÉ DO BARREIRO) PARA CONCESSÃO DE DESCONTO E PARCELAMENTO DE TRIBUTOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO, SOB A FORMA DE CARTÃO-REFEIÇÃO.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER GRATIFICAÇÃO ESPECIAL AOS MÉDICOS PLANTONISTAS DA UNIDADE BÁSICA DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR PARCELAMENTO DE DÉBITOS JUNTO A SECRETARIA DE TURISMO DO ESTADO DE SÃO PAULO - DEPARTAMENTO DE APOIO AO DESENVOLVIMENTO DAS ESTÂNCIAS E, DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONTROLE INTERNO DO PODER EXECUTIVO DA ESTÂNCIA TURÍSTICA DE SÃO JOSÉ DO BARREIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETUAR PARCELAMENTO DE DÉBITOS JUNTO A SECRETARIA DO ESPORTE, LAZER E JUVENTUDE DO ESTADO DE SÃO PAULO E, DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O LOGOMARCA DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO/SP.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL N.º 026/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DE IMÓVEL MUNICIPAL PARA O PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL DESAPROPRIAR ÁREA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O LOGOMARCA DE SÃO JOSÉ DO BARREIRO/SP PARA A ADMINISTRAÇÃO 2013 À 2016.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS INSERVÍVEIS QUE MENCIONA.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA SUBSTITUIÇÃO DOS ANEXOS DO PLANO PLURIANUAL E DA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CRIAR O CONSELHO MUNICIPAL DO PLANO DIRETOR DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O DEPARTAMENTO ESTADUAL DE TRÂNSITO - DETRAN-SP, OBJETIVANDO A INSTALAÇÃO, MANUTENÇÃO E FUNCIONAMENTO DE CIRCUNSCRIÇÃO REGIONAL DE TRÂNSITO - CIRETRAN.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI E DISPÕE SOBRE A CONTRIBUIÇÃO PARA CUSTEIO DE SERVIÇO DE ILUMINAÇÃO PÚBLICA, PREVISTA NO ART. 149-A DA CONSTITUIÇÃO.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE SANEAMENTO BÁSICO - SERVIÇOS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DAS LEIS N.º 026/2011 E 037/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/</t>
   </si>
   <si>
     <t>CRIA A CONTROLADORIA GERAL DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO E DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO MUNICIPAL NOS TERMOS DO ART. 31, DA CONSTITUIÇÃO FEDERAL, ART. 59, DA LEI COMPLEMENTAR N.º 101, DE 04 DE MAIO DE 2000.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N.º 002, DE 22 DE JANEIRO DE 2014, PROTOCOLO 409 DE 12/03/2014</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>RURG</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 034 DE 17 DE DEZEMBRO DE 2014, FEITA EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 035 DE 18 DE DEZEMBRO DE 2014, FEITA EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 038 DE 18 DE DEZEMBRO DE 2014, FEITA EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 036 DE 18 DE DEZEMBRO DE 2014, FEITA EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 019 DE 19 DE JUNHO DE 2014, FEITA EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 020 DE 12 DE JUNHO DE 2014, FEITA EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 022 DE 01 DE JULHO DE 2014, FEITA EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Julinho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A ALGUNS DISPOSITIVOS DO PROJETO DE LEI N.º 002/2014.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI N.º 009, DE 28 DE ABRIL DE 2014, SUBSTITUINDO A PALAVRA BARREIRENSES POR CONTRIBUINTES.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Timbú, Marcelo da kombi, Reginaldo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI N.º 003/2014 DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA E ADITIVA AO PROJETO DE LEI N.º 21 DE 12 DE JUNHO DE 2014.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIMA-SE O ARTIGO 2.º DO PROJETO DE LEI N.º 17, DE 19 DE MAIO DE 2014.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1.º DO PROJETO DE LEI N.º 17, DE 19 DE MAIO DE 2014.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI N.º 030, DE AUTORIA DA MESA DA CÂMARA.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL ANUAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE SÃO JOSÉ DO BARREIRO E AOS AGENTES POLÍTICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Reginaldo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE IDENTIFICAÇÃO PÚBLICA DE TODOS OS VEÍCULOS QUE ESTEJAM OFICIALMENTE SERVINDO A PREFEITURA MUNICIPAL DE SÃO JOSÉ DO BARREIRO, ESTADO DE SÃO PAULO, SEUS ÓRGÃOS, SECRETARIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE DISPOSITIVOS DA LEI MUNICIPAL N.º 002/2009, ALTERADA PELA LEI MUNICIPAL 032/2009, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO AO RESPONSÁVEL PELO SISTEMA DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE SÃO JOSÉ DO BARREIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Fábio</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BARREIRENSE AO SENHOR JOÃO PAULO ALTENFELDER SILVA.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Timbú</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A CELEBRAR CONVÊNIO COM O CENTRO DE INTEGRAÇÃO EMPRESA ESCOLA - CIEE, PARA CONCEDER OPORTUNIDADE DE ESTÁGIO A ESTUDANTES DE NÍVEIS SUPERIOR, MÉDIO E TÉCNICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA DE QUEBRA-MOLAS E BARRAS DE PROTEÇÃO.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE ÁREA DE LIMITE DE ATUAÇÃO DO DER.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE ÁREA DE FISCALIZAÇÃO DA POLÍCIA RODOVIÁRIA ESTADUAL.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE CARTÃO ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Luisinho do Mercado</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE TODAS PORTARIAS DE NOMEAÇÃO DO ANO DE 2013.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES RELATIVAS AOS CONVÊNIOS CELEBRADOS COM O DADE, 2010, 2011 E 2012.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE A DEPÓSITO DE FGTS DE FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Arthurzinho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE À OCUPAÇÃO DE ESPAÇOS EM FESTAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE À TERCEIRIZAÇÃO.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE AO CARNAVAL E MICARETA.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE À PREVISÃO DE ENTREGA DA QUADRA POLIESPORTIVA.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O AUXÍLIO DESEMPREGO CONCEDIDO PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE A CÂMERA INSTALADA NA UBS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE FALTA DE MÉDICOS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE REAJUSTE ANUAL PARA OS PROFESSORES.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE UNIFORMES PARA OS ALUNOS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>SOLICITA LISTA COM INFORMAÇÕES DE FUNCIONÁRIOS DAS ÁREAS DE TRANSPORTE.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES RELATIVAS AO EVENTO ANIVERSÁRIO DA CIDADE.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE CARTÃO ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE AUSÊNCIA DE MÉDICO.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CONDUTOR E VEÍCULO ACIDENTADO.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTES ÀS REQUISIÇÕES DE ENTREGA DE CARNE.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTES AO PROCESSO LICITATÓRIO DO CARTÃO ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE MÉDICO NA COMUNIDADE DE FORMOSO.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES REFERENTES A PORTARIAS DE NOMEAÇÃO E CONTRATOS NO EXERCÍCIO DE 2014._x000D_
 </t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE CONCURSO PÚBLICO MUNICIPAL NO ANO DE 2012.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES RELATIVAS AO PAGAMENTO DO CARTÃO ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE A CASOS DE DENGUE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE A RETIRADA DE LIXO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE PROCESSO LICITATÓRIO DA FESTA DE SÃO JOSÉ.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE AO DETRAN EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO ANALÍTICO DE DESPESAS DE 2013.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PROJETO CIDADE DA COPA.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LICITAÇÃO NA ÍNTEGRA DA REFORMA E ADEQUAÇÃO DO PSF URBANO.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LICITAÇÃO NA ÍNTEGRA DA CONSTRUÇÃO REALIZADA NA UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO DA SITUAÇÃO ATUAL E O PARADEIRO DAS DUAS CAMINHONETES HILUX 4X4.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE LICITAÇÕES REALIZADAS NA MODALIDADE CARTA CONVITE QUANTO A CONTRATO DE SERVIÇO DE CONSULTORIA TÉCNICA.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE ENTREGA DE MEDICAMENTOS A POPULAÇÃO.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE TERCEIRIZAÇÃO DE TRANSPORTE DE ALUNOS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE SERVIÇOS DE LAVAGEM E MANUTENÇÃO DE VIATURAS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO A RESPEITO DO NOVO PISO SALARIAL INSTITUÍDO PARA OS AGENTES DE SAÚDE.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AMBULÂNCIA PLACA DJM-1632.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE ABASTECIMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AUSÊNCIA DE PROFESSORES.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA REQUERIMENTO 36/2014.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTES AOS VEÍCULOS QUE PERTENCEM AO CRAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE CONVÊNIO DO DADE DE 2013.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE OBRA DA SP-221.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE OBRA DA ESTAÇÃO DE TRATAMENTO DE ESGOTO.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO PROCESSO LICITATÓRIO DO PLANO DIRETOR DE TURISMO.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DAS ATAS DE REUNIÃO DO CONSELHO DO FUNDEB.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MANUTENÇÃO NOS BANCOS DA PRACINHA DO PSF.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAR AR CONDICIONADO EM SALAS DE AULAS DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MANUTENÇÃO DA RUA ARLINDO MARCELO.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS URGENTES EM CELEBRAR CONVÊNIO PARA EMISSÃO DE CARTEIRA DE TRABALHO.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MANUTENÇÃO DA ESTRADA MUNICIPAL ENTRE A FAZENDA DA BARRA ATÉ AO SÍTIO RODEINHO.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUIR ÁREA DE LAZER NO BAIRRO DO LOTE.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ROÇADA E LIMPEZA DO CÓRREGO ATRÁS DO DESTACAMENTO DE POLÍCIA.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Marcelo da kombi</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA COM ROÇADA E DESENTUPIMENTO DE ESGOTO PARALELO À AVENIDA FORTUNATO LOBÃO.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE QUEBRA-MOLAS NA RUA IMPERIAL E MARIA AUXILIA PIMENTEL NO BAIRRO DO LOTE.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA FAZER CALÇAMENTO, ENTRADA DO GARAJÃO ATÉ O PORTÃO DO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA NA RUA SEBASTIÃO TAVARES, MAIS CONHECIDA COMO ESTRADA DA TORRE.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA INSTALAR GUARDA VOLUMES NO BANCO DO BRASIL.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REPAROS URGENTES NO MATA-BURRO PRÓXIMO AO KM 270, NA LATERAL DA RODOVIA DOS TROPEIROS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Alexandre Ratão</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA RECUPERAÇÃO DE NOSSAS ESTRADAS RURAIS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA DISPONIBILIZAR VEÍCULO PARA ALUNOS QUE ESTUDAM EM BARRA MANSA.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NA PRAÇA E COLOCAÇÃO DE LUMINÁRIA NA ENTRADA PARA A SECRETARIA DA IGREJA.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA RECUPERAÇÃO DO PONTO DE ÔNIBUS PRÓXIMO A FAZENDA CAMPONESA.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA VILA MARIANA.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A ESTUDANTE MARINA GRANDCHAMP COSTA PELA IMPORTANTE PARTICIPAÇÃO E CLASSIFICAÇÃO NO PROJETO TABUADA VANGUARDA 2008.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A ESTUDANTE ISABELA DA SILVA PRADO PELA IMPORTANTE PARTICIPAÇÃO E CLASSIFICAÇÃO NO PROJETO TABUADA VANGUARDA 2009.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A ESTUDANTE ISABELA DA SILVA PRADO PELA IMPORTANTE PARTICIPAÇÃO E CLASSIFICAÇÃO NO PROJETO TABUADA VANGUARDA 2010.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO ESTUDANTE JONAS JOSÉ DOS SANTOS RODRIGUES DA SILVA PELA IMPORTANTE PARTICIPAÇÃO E CLASSIFICAÇÃO NO PROJETO TABUADA VANGUARDA 2011.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A ESTUDANTE THAYNE HEVELIN BARBOSA ROQUE PELA IMPORTANTE PARTICIPAÇÃO E CLASSIFICAÇÃO NO PROJETO TABUADA VANGUARDA 2012.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A ESTUDANTE LARISSA DA SILVA PRADO PELA IMPORTANTE PARTICIPAÇÃO E CLASSIFICAÇÃO NO PROJETO TABUADA VANGUARDA 2013.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A ESTUDANTE LORRAYNE FERREIRA DOS SANTOS DOS REIS PELA IMPORTANTE PARTICIPAÇÃO E CLASSIFICAÇÃO NO PROJETO TABUADA VANGUARDA 2014.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1798,68 +1798,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H136"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>