--- v0 (2026-02-15)
+++ v1 (2026-04-15)
@@ -54,756 +54,756 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO(S) DA LEI 024 DE 15 DE SETEMBRO DE 2000, QUE TROUXE ALTERAÇÕES À LEI N.º 610, DE 23 DE OUTUBRO DE 1991, QUE CRIOU O FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE MEDIDAS PERMANENTES DE PREVENÇÃO CONTRA A DENGUE, APLICAÇÃO DE PENALIDADES ADMINISTRATIVAS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESPONSABILIDADE POR VALORES REFERENTES ÀS MULTAS DE TRÂNSITO DECORRENTES DE INFRAÇÕES COMETIDAS POR SERVIDOR PÚBLICO NA CONDUÇÃO DE VEÍCULO OFICIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA INCLUSÃO DE NOVAS AÇÕES NO PLANO PLURIANUAL NA LEI DE DIRETRIZES ORÇAMENTÁRIAS E ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA INCLUSÃO DE NOVA AÇÃO NO PLANO PLURIANUAL NA LEI DE DIRETRIZES ORÇAMENTÁRIAS E ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO - PME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE SÃO JOSÉ DO BARREIRO A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DA JUSTIÇA E DA DEFESA DA CIDADANIA, PARA O FIM QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 1.º E OS ARTIGOS 2.º E SEGUINTES DA LEI N.º 002/1998 QUE CRIA O CONSELHO TUTELAR NO ÂMBITO DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO/SP EM CONFORMIDADE COM A RESOLUÇÃO 170/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR PROGRAMA (DENOMINADO: EM DIA COM SÃO JOSÉ DO BARREIRO) PARA CONCESSÃO DE DESCONTO E PARCELAMENTO DE TRIBUTOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/362/362_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO (PROGRAMA DE DESLIGAMENTO VOLUNTARIO) - PDV DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DOS HONORÁRIOS DE SUCUMBÊNCIA AOS PROCURADORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INSTITUI NORMAS QUE REGULAMENTA O TRATAMENTO JURÍDICO DIFERENCIADO, SIMPLIFICADO E FAVORECIDO ASSEGURADO AO MICROEMPREENDEDOR INDIVIDUAL (MEI), ÀS MICROEMPRESAS (ME) E EMPRESAS DE PEQUENO PORTE (EPP) DORAVANTE SIMPLESMENTE DENOMINADAS, MEI, ME E EPP DE SÃO JOSÉ DO BARREIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA SUBSTITUIÇÃO DOS ANEXOS DO PLANO PLURIANUAL E DA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE CARGOS DO QUADRO DE PESSOAL CARGOS EFETIVOS/ CARGOS EM COMISSÃO/ CARGOS DE AGENTES POLÍTICOS DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM SERVIÇO SOCIAL DA INDÚSTRIA - DEPARTAMENTO REGIONAL - SESI/SP</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO ENTRE A PREFEITURA MUNICIPAL DA ESTÂNCIA DE SÃO JOSÉ DO BARREIRO E A UNIVERSIDADE DE SÃO PAULO - USP.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA PERMISSÃO DE SERVIÇOS DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS, ATRAVÉS DE AUTOMÓVEIS DE ALUGUEL, NA FORMA DE TÁXI NO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>EXTINGUE CARGOS DO QUADRO DE PESSOAL CARGOS EFETIVOS/ CARGOS EM COMISSÃO/ CARGOS DE AGENTES POLÍTICOS DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REMISSÃO AOS MUNÍCIPES INADIMPLENTES NO ANO DE 2009 A 2010 JUNTO A PREFEITURA MUNICIPAL DE SÃO JOSÉ DO BARREIRO</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N.º 001 DO LEGISLATIVO, DE 03/02/2015.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N.º 011 DE 22 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N.º 06 DE 27 DE ABRIL DE 2015.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>RURG</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 001 DE 22 DE JANEIRO DE 2015, FEITA EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 004 DE 04 DE MARÇO DE 2015, FEITA EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 018 DE 25 DE NOVEMBRO DE 2015, FEITA EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 021 DE 25 DE NOVEMBRO DE 2015, FEITA EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 022 DE 18 DE DEZEMBRO DE 2015, FEITA EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 023 DE 18 DE DEZEMBRO DE 2015, FEITA EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Fábio</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA §§ 1.º E 2.º AO ARTIGO PRIMEIRO DO PROJETO DE LEI N.º 03/2015.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>Arthurzinho, Fábio, Julinho, Luisinho do Mercado</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À DIVERSOS DISPOSITIVOS DO PROJETO DE LEI N.º 06/2015.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Marcelo da kombi</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS QUE MENCIONA.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE DIVERSOS DISPOSITIVOS DO PROJETO DE LEI N.º 011/2015.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>ONDE SE LÊ ATÉ 31 DE DEZEMBRO DE 2013, NO ARTIGO 1º, DO PROJETO DE LEI N.º 12/2015, LEIA-SE 31 DE DEZEMBRO DE 2014</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>MODIFICA O §1º, DO ARTIGO 43, DO PROJETO DE LEI N.º 15/2015.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Alexandre Ratão, Reginaldo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL ANUAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE SÃO JOSÉ DO BARREIRO E AOS AGENTES POLÍTICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>EXTINGUE CARGOS/EMPREGOS DA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE SÃO JOSÉ DO BARREIRO.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO, A INSTITUIR REGRAS, CRITÉRIOS TÉCNICOS E PROCEDIMENTOS PARA REGISTRO, AVALIAÇÃO E DEPRECIAÇÃO DE SEUS BENS.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Alexandre Ratão</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BARREIRENSE AO EXCELENTÍSSIMO DESEMBARGADOR PRESIDENTE DO TRIBUNAL DE JUSTIÇA DE SÃO PAULO DR. JOSÉ RENATO NALINI.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTOS PARA COMPRA E CONTRATAÇÃO DE SERVIÇOS PELO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBE A CRIAÇÃO DO SIC (SERVIÇO DE INFORMAÇÃO AO CIDADÃO) NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO, DEFINE ATRIBUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE OBRA DA QUADRA DA VILA MARIANA.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE QUEBRA MOLAS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>Julinho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES RELATIVAS AO EVENTO ANIVERSÁRIO DA CIDADE.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTES À CONTRATAÇÃO DE TRANSPORTES ESCOLAR 2015.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Luisinho do Mercado</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES RELATIVAS A ORGANIZAÇÃO E REALIZAÇÃO DO CARNAVAL 2015.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIAS DE DOCUMENTOS REFERENTE OBRA DA QUADRA DA VILA MARIANA.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE Á CONSTRUÇÃO DE SALAS NA ESCOLA CÔNEGO BENEDITO GOMES FRANÇA.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE Á REFORMA DA ESCOLA MARIANINHA.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE AO CONSERTO DOS POSTES DE ILUMINAÇÃO QUE ESTÃO APAGADOS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE À OBRA CONSTRUÇÃO DA CASA DA MÚSICA.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROPOSTA DETALHADA DOS GASTOS COM O CARNAVAL 2015.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>Júlio do Batista</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE COMPRAS DE PEÇAS DE REPOSIÇÃO E MANUTENÇÃO DOS VEÍCULOS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA VINDA DE ENGENHEIRO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MASSA ASFÁLTICA AO DER.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE À ESCOLA MARIANINHA.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OBSERVÂNCIA DA LEI MUNICIPAL N.º 24/2009.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE REGISTRO DE FUNCIONÁRIOS DESTA PREFEITURA NA PREFEITURA MUNICIPAL DE AREIAS.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE VEÍCULO KOMBI, PLACA DBA 0543, TAUBATÉ/SP.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA REQUERIMENTO N.º 011/2015.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO CRLV PLACA DJL-1941.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE À OBRA DA QUADRA DA VILA MARIANA</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTES ÀS ATAS DO FUNDEB.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>Arthurzinho</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE A CORTE DE ÁRVORES.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MELHORIAS NO RESERVATÓRIO E TAMBÉM, AMPLIAÇÃO NA CAPTAÇÃO DA ÁGUA QUE ABASTECE A POPULAÇÃO DO BAIRRO DE FORMOSO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1110,68 +1110,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>