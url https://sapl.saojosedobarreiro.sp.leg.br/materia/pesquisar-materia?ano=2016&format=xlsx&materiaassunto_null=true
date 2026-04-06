--- v0 (2026-02-15)
+++ v1 (2026-04-06)
@@ -54,471 +54,471 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/486/486_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA INCLUSÃO E ALTERAÇÕES NAS AÇÕES NO PLANO PLURIANUAL NA LEI DE DIRETRIZES ORÇAMENTÁRIAS E ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/485/485_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA REDAÇÃO DO ART. 5º DA LEI MUNICIPAL N.º 10, DE 28 DE AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/487/487_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE CARGOS DO QUADRO DE PESSOAL CARGOS EFETIVOS/ CARGOS EM COMISSÃO/ CARGOS DE AGENTES POLÍTICOS DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/488/488_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REMISSÃO AOS MUNÍCIPES INADIMPLENTES NO ANO DE 2009 A 2010 JUNTO A PREFEITURA MUNICIPAL DE SÃO JOSÉ DO BARREIRO.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/489/489_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/490/490_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE ESTADO DA CULTURA.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/495/495_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA INCLUSÃO DE NOVA AÇÃO NO PLANO PLURIANUAL E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS, E ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/501/501_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A POLÍTICA MUNICIPAL DE TURISMO DE SÃO JOSÉ DO BARREIRO - PMT - E DÁ OUTRAS PROVIDÊNCIAIS</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA INCLUSÃO DE NOVA AÇÃO NO PLANO PLURIANUAL E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS E ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ALTERA O PERÍMETRO URBANO DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>RURG</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 010 DE 25 DE AGOSTO DE 2016, FEITA EM REGIME DE URGÊNCIA</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 011 DE 30 DE AGOSTO DE 2016, FEITA EM REGIME DE URGÊNCIA</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Alexandre Ratão, Reginaldo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL ANUAL AOS VEREADORES E SERVIDORES DO PODER LEGISLATIVO DO MUNICIPIO DE SÃO JOSÉ DO BARREIRO/SP</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>Julinho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI DATA COMEMORATIVA NO CALENDÁRIO OFICIAL DE FESTAS E COMEMORAÇÕES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/484/484_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DA CÂMARA MUNICIPAL DE SÃO JOSÉ DO BARREIRO PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>Júlio do Batista</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/506/506_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE SÃO JOSÉ DO BARREIRO, PARA LEGISLATURA DE 2017 A 2020.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/507/507_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 10, DA LEI N.º 17, DE 07 DE NOVEMBRO DE 2007.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Luisinho do Mercado</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BARREIRENSE AO SENHOR LUIZ CARLOS MOTTA</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>Júlio do Batista, Arthurzinho, Timbú</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/500/500_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPROVAÇÃO DAS CONTAS PÚBLICAS DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DO BARREIRO, REFERENTES AO EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Alexandre Ratão</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/491/491_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE RECUPERAÇÃO DE GALERIA DE ESGOTO.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>Fábio</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/492/492_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE OBRAS DE CALÇAMENTO DE PONTOS CRÍTICOS EM ESTRADAS TURÍSTICAS - CONVÊNIO DADE 210/2014.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/493/493_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE AO DESLIZAMENTO DE TERRA NO BAIRRO DA VILA NOVA.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/494/494_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO REFERENTE A POSSIBILIDADE DE REMOÇÃO E SUBSTITUIÇÃO DE FERRO DE PROTEÇÃO NO BAIRRO DA VILA NOVA.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/502/502_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE TODOS OS DECRETOS E DEMAIS ATOS LEGAIS QUE VERSEM SOBRE ATUALIZAÇÃO DOS TRIBUTOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/504/504_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE PORTARIAS DE ADMISSÃO REFERENTES AO EXERCÍCIO 2012 E 2016, INCLUSIVE AQUELAS DESTINADAS PARA FINS ELEITORAIS</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/505/505_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIAS DE PROJETO, MEMORIAL DESCRITIVO, ORÇAMENTO E OFÍCIO.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/509/509_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE OS PROFISSIONAIS DE ODONTOLOGIA, LOTADOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A ESCOLA MARIANINHA.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE TRANSPORTE DO LIXO URBANO.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE LEI MUNICIPAL N.º 017/2002.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIAS DE DOCUMENTOS RECEBIDOS PARA AQUISIÇÃO DE EQUIPAMENTOS.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIAS DE CONVENIO JUNTO AO DER E PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/522/522_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ORÇAMENTO JUNTO A ELEKTRO.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/523/523_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTE OBRA DE CONSTRUÇÃO DE CRECHE.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/520/520_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA TERMINAR MEIO FIO NA RUA LUIZ DE BARROS GUIMARÃES NO BAIRRO VILA CIDADE NOVA.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Reginaldo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO ESTUDANTE JOÃO GABRIEL PEREIRA DA SILVA PELA IMPORTANTE PARTICIPAÇÃO E CLASSIFICAÇÃO NO PROJETO MATEMÁTICA VANGUARDA 2016.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -825,68 +825,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="184.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>