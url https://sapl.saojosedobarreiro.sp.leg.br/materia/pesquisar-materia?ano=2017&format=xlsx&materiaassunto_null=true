--- v0 (2026-02-15)
+++ v1 (2026-04-06)
@@ -54,1962 +54,1962 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>HOMOLOGA DECRETO QUE MENCIONA.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL CONCEDER INCENTIVO AOS SERVIDORES APOSENTADOS QUE PEDIREM DEMISSÃO DO QUADRO DE SERVIDORES DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DO BARREIRO.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DEMISSÃO VOLUNTÁRIA AOS SERVIDORES ESTÁVEIS DA PREFEITURA MUNICIPAL DE SÃO JOSÉ DO BARREIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CONSELHO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICIPIO DE SÃO JOSÉ DO BARREIRO O PROGRAMA ALUGUEL SOCIAL NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVO QUE MENCIONA.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA FORNECIMENTO DE CAFÉ, LANCHES E REFEIÇÕES AOS SERVIDORES MUNICIPAIS, A VISITANTES ILUSTRES, ESPORTISTAS OU DE INTERESSE DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA VAGA QUE MENCIONA.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1.º E 2.º DA LEI MUNICIPAL N.º 006, DE 28 DE MAIO DE 2007.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO EXECUTIVO MUNICIPAL A REALIZAR DISTRIBUIÇÃO DE MATERIAIS ESPORTIVOS, TROFÉUS, MEDALHAS E PRÊMIOS AOS ESPORTISTAS E ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER "AUXÍLIO ALIMENTAÇÃO" AOS SERVIDORES MUNICIPAIS E AGENTES PÚBLICOS DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO, NA FORMA QUE MENCIONA.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA INCLUSÃO DE NOVA AÇÃO NO PLANO PLURIANUAL E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS, E ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA TETO PARA O MONTANTE DE DÉBITOS DE PEQUENO VALOR ORIUNDOS DE SENTENÇAS JUDICIAIS TRANSITADAS EM JULGADO, NOS TERMOS DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE DOMÍNIO PÚBLICO E DÁ DENOMINAÇÃO A RUA QUE MENCIONA.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO MUNICIPAL QUE MENCIONA.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CONSELHO MUNICIPAL DE EDUCAÇÃO, CONFORME LEI FEDERAL N.º 9394/96.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 3.º E 6.º, DA LEI MUNICIPAL N.º 023, DE 24 DE AGOSTO DE 2000.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS INSERVÍVEIS/OBSOLETOS QUE MENCIONA.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI MUNICIPAL N.º 09 DE 12 DE AGOSTO DE 2015 E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O DEPARTAMENTO DE ÁGUA E ESGOTO DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA E CODIFICA ESTRADAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>PLES</t>
   </si>
   <si>
     <t>Proj. Lei Executivo Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O DEPARTAMENTO DE ÁGUA E ESGOTOS DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS A LEI MUNICIPAL N.º 21 DE 30 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>RURG</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 002 DE 20 DE JANEIRO DE 2017, FEITA EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 003 DE 20 DE JANEIRO DE 2017, FEITA EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 015 DE 22 DE MAIO DE 2017, FEITA EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA A APRECIAÇÃO, DISCUSSÃO E VOTAÇÃO DO PROJETO DE LEI N.º 016 DE 22 DE MAIO DE 2017, FEITA EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Edinho Patrício, Dr. Luiz</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 1.º, 2.º E 3.º, DO PROJETO DE LEI N° 13/2017.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2017/797/parecer-cjr-pll-02-2017.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2017/797/parecer-cjr-pll-02-2017.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO PELO ARQUIVAMENTO DO PROJETO DE LEI N.º 02/2017 DO LEGISLATIVO, DEVIDO À SUA PATENTE INCONSTITUCIONALIDADE.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL ANUAL AOS SERVIDORES ATIVOS E INATIVOS DA CÂMARA MUNICIPAL DE SÃO JOSÉ DO BARREIRO/SP.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>Hélinho Gouveia</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DEFINIÇÃO DO CONCEITO DE ESTRADA RURAL, NO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISENÇÃO DO PAGAMENTO DE IMPOSTO E TAXAS QUE MENCIONA.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DA CÂMARA MUNICIPAL DE SÃO JOSÉ DO BARREIRO PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>Luis Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO PATRIMÔNIO CULTURA DO MUNICÍPIO DE SÃO JOSÉ DO BARREIRO A FOLIA DE REIS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO CÂMARA JOVEM NA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE SÃO JOSÉ DO BARREIRO - SP.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TRIBUNA LIVRE NA CÂMARA MUNICIPAL DA ESTÂNCIA TURÍSTICA DE SÃO JOSÉ DO BARREIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Proj. Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE EMPREGO PÚBLICO QUE MENCIONA NOS QUADROS DA CÂMARA MUNICIPAL DE SÃO JOSÉ DO BARREIRO/SP.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Edinho Patrício</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BARREIRENSE AO SENHOR JOSÉ ROBERTO DOS SANTOS.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE MÉRITO COMUNITÁRIO PADRE FRANÇA A PESSOA QUE MENCIONA.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO DE OUVIDORIA PÚBLICA, NA CÂMARA MUNICIPAL DE SÃO JOSÉ DO BARREIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Chaparral</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM INFORMADOS OS VALORES RECOLHIDOS À TÍTULO DE TRIBUTOS.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A POSSIBILIDADE DE DOAÇÃO DO TERRENO PRÓXIMO À QUADRA DO BAIRRO DA VILA MARIA PARA A CONSTRUÇÃO DA IGREJA.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE BUEIRO AO LADO DA PRÉ ESCOLA</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A VIGILÂNCIA SANITÁRIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE ÁREA DE SEGURANÇA DO TRABALHO.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE VACINA CONTRA FEBRE AMARELA.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE GASTOS COM CARNAVAL EM 2017.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE GASTOS COM DROGARIA.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DA RUA MARIA AUXILIA PIMENTEL.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO CALÇAMENTO DA LADEIRA ARLINDO MARCELO.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIBERAÇÃO DO CENTRO DE CONVIVÊNCIA DO BAIRRO DE FORMOSO, PARA PRÁTICA ESPORTIVA DE CAPOEIRA E KUNG FU.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO TELHADO E MUDANÇA DE LOCAL DO TOLDO DA ENTRADA DA ESCOLA ADEMAR CAMPOS.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SUBSTITUIÇÃO DOS BANCOS DOS ÔNIBUS ESCOLARES QUE FAZ A LINHA DE CRUZEIRO E LORENA POR POLTRONAS LEITO E, DAS BORRACHAS DAS JANELAS E ENTRADAS DE AR DO TETO.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DO TOLDO DOS BANCOS DE RESERVA E TROCA DE ALGUNS MOIRÕES DE CIMENTO DO ALAMBRADO NO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO NOS REFLETORES DO CAMPO DE FUTEBOL E QUADRA COBERTA.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE REMOÇÃO DE PAREDE NA PREFEITURA.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE PROVIDÊNCIAS TOMADAS PELA VIGILÂNCIA SANITÁRIA REFERENTE A FÁBRICA DE QUEIJOS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE ISENÇÃO DE IMPOSTO MUNICIPAL.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>Dr. Luiz</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE PORTÃO DA BIQUINHA.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O CHAFARIZ "REPUXO".</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CONSERVAÇÃO E MANUTENÇÃO DAS ESTRADAS RURAIS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES JUNTO A REDE MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE CURSOS ETEC.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE FORNECIMENTO DE REFEIÇÕES.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE DIÁRIAS.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CARGOS COMISSIONADOS.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE SERVIÇOS SENDO EXECUTADOS NO CORREDOR CULTURAL.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DE LAUDO DE ANÁLISE DE ÁGUA.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE GASTOS COM AS FESTIVIDADES DO MÊS DE JULHO.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE APLICAÇÃO DA LEI 013/2006.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O FECHAMENTO DE SOMENTE UMA RUA DA PRAÇA CORONEL CUNHA LARA, NO FERIADO DE 7 DE SETEMBRO.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE FORNECIMENTO DE CARNE.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE OBRAS.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REITERAR O REQUERIMENTO N.º 032/2017.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO LIMPEZA DAS VALETAS DO FUNDO DA CASA DO SR. DORIVAL ATÉ O PORTAL.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENFERMEIRA PARA MELHOR ACOMPANHAR OS IDOSOS DO PROJETO NOVA IDADE.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE DETERMINE UMA PESSOA RESPONSÁVEL PELA CHAVE DA FARMÁCIA, AOS SÁBADOS E DOMINGOS E TAMBÉM FERIADOS.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE DE SE FAZER A REFORMA DO TELHADO DA RODOVIÁRIA E, TAMBÉM A RETIRADA DA MESA DE SINUCA EM FRENTE AO BANHEIRO FEMININO.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE TODOS OS VEÍCULOS OFICIAS DEVERÃO SER RECOLHIDOS AO PÁTIO DA PREFEITURA MUNICIPAL APÓS HORÁRIO DE EXPEDIENTE, AOS SÁBADOS, DOMINGOS E FERIADOS.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>Anderson Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA FAZER UM QUEBRA-MOLAS NA RODOVIA DOS TROPEIROS EM FRENTE A CASA DO SENHOR ZULDIMAR COSTA.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAR PONTO DE LUZ NO FINAL DA RUA PROJETADA, QUE FICA PRÓXIMO AO DESTACAMENTO DE POLÍCIA.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA DISPONIBILIZAR COMPUTADORES COM ACESSO A INTERNET E (WIFI), NA ESCOLA DO BAIRRO DA ONÇA.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SUBSTITUIÇÃO DO PISO NA QUADRA COBERTA DE FORMOSO.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA RECOLOCAÇÃO DO PORTÃO DE ACESSO A BIQUINHA E TAMBÉM COLOCAÇÃO DE LIXEIRA NO MESMO LOCAL.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MANUTENÇÃO DO BALNEÁRIO ÁGUA SANTA.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA FAZER REPAROS NA CRECHE MUNICIPAL E TROCAR CAIXAS D&amp;#8217;ÁGUAS</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O EXECUTIVO ENVIAR UM PROJETO VERSANDO SOBRE LIMPEZA DE TERRENOS PARTICULARES PELA PREFEITURA.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AQUISIÇÃO DE BOLAS DE FUTEBOL E REPAROS NAS TRAVES DAS QUADRAS COBERTAS E NOS BEBEDOUROS DE ÁGUA.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REPAROS NA PONTE DA ESTRADA DO CORONEL MEDEIROS.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PLACAS INFORMATIVAS NA PRAÇA DA MATRIZ, PARA O CUMPRIMENTO DA LEI N.º 011 DE 24 DE MAIO DE 2011.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO QUEBRA-MOLAS NA RUA NICOLINO CANTELMO E NA RUA LUIZ BARROS GUIMARÃES.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO PARA QUE ATENDA REINVINDICAÇÕES EM DIVERSOS PONTOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA PROIBIDO MONTAGEM DE BARRACAS EM FRENTE AO COMERCIO LOCAL NA PRAÇA CEL. CUNHA LARA, EM PERÍODO DE FESTA.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAR REDUTOR DE VELOCIDADE NA RUA OSÓRIO LARA, EM FRENTE AO BAR DO JÓCA.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA TROCADA AS LÂMPADAS DA ENTRADA DO PRÉDIO DA ANTIGA UBS (HOSPITAL VELHO).</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA TROCADA AS LÂMPADAS DA PRAÇA JOSÉ DE MARINS FREIRE, LIMPEZA NO PONTO DE ÔNIBUS E EM TORNO DA REFERIDA PRAÇA.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA COMPLETADO A EQUIPE DO PSF DE FORMOSO COM A CONTRATAÇÃO DE MÉDICO.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA AUMENTADO O VALOR DAS DIÁRIAS DOS MOTORISTAS DO QUADRO DE SERVIDORES DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>INDICA SEJA DISPONIBILIZADO A CARRETA DO PROGRAMA &amp;#8220;MULHERES DE PEITO".</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>Reginaldo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO LIMPEZA NO CEMITÉRIO VELHO.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>Indica seja colocado placas de "PROIBIDO ESTACIONAR" na Rua João Ribeiro da Luz.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO A MANUTENÇÃO E CONSERVAÇÃO DA ESTRADA RURAL QUE DÁ ACESSO A PONTE SOBRE O RIO SANTANA.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA INSTALADO UM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA EM FRENTE A IGREJA DO LOTE.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA IMPLANTADO O PROJETO DE CAPOEIRA E KUNG FU GRATUITAMENTE NO BAIRRO DE FORMOSO E SÃO JOSÉ DO BARREIRO.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAR BRINQUEDOS PERTENCENTES A REDE MUNICIPAL NAS FEIRINHAS DA ROÇA EM FORMOSO E NA FEIRA ORGÂNICA DE SÃO JOSÉ DO BARREIRO.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A TROCA DO PISO, PINTURA E INSTALAÇÃO DE ALGUNS VENTILADORES NO CLUBE DO BAIRRO DE FORMOSO.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA FAZER A LIMPEZA E MANUTENÇÃO DA ESTRADA DE BAIXO, QUE DÁ ACESSO AO MUNICÍPIO DE RESENDE.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONTRATADO ARTISTAS LOCAIS NA FEIRINHA ORGÂNICA EXISTENTE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONTRATAÇÃO DE MONITOR ESCOLAR PARA ACOMPANHAR ALUNOS DENTRO DOS CARROS ESCOLARES DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REPAROS URGENTE NA ESTRADA DOS PAIVA.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA DESTINADO A MÁQUINA PARA ARRUMAR A ESTRADA QUE DÁ ACESSO AO BAIRRO DO MÁXIMO.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA E MANUTENÇÃO DAS MANILHAS DE ESCOAMENTO DAS ÁGUAS DAS CHUVAS, NA RUA QUE DÁ ACESSO A CASA DA SENHORA VERA.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO REPAROS NO VESTIÁRIO DO CAMPO DE FUTEBOL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MUDANÇA DE LOCAL DO QUEBRA-MOLAS EM FRENTE À ENTRADA DA OFICINA DO "NEGO DO NIVALDO".</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA DA ENTRADA DA CASA DA DONA VANILDA.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REPAROS NO MATA BURRO NA ESTRADA ENTRE A FAZENDA DO SENHOR PAULO COSTA E DO SENHOR ALEXANDRE.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MANUTENÇÃO NA ENTRADA E FINAL DOS CALÇAMENTOS DE PONTOS CRÍTICOS NA ESTRADA DO PAULO COSTA E EM FRENTE A FAZENDA SORANA DO SENHOR RONALDO.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA NOTIFICAR A VIGILÂNCIA SANITÁRIA E OU ÓRGÃOS COMPETENTES A FISCALIZAR AS EMPRESAS QUE FORNECEM CARNES, EMBUTIDOS E LATICÍNIOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA E SUBSTITUIÇÃO DA LIXEIRA NA PRAÇA DA IGREJA SÃO FRANCISCO NA VILA NOVA.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONCEDER BOLSA DE ESTUDOS EM NÍVEL SUPERIOR AO MELHOR ALUNO DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA NOTIFICAR OS PROPRIETÁRIOS PARA A RETIRADA DOS VEÍCULOS ESTACIONADOS AO LADO DO MURO DO CEMITÉRIO VELHO.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Moacir Bertulino</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA JUNTO AO DER PROMOVER ESFORÇOS EM COLOCAR REDUTORES DE VELOCIDADE NA RODOVIA ANTES DO ACESSSO AO CACHOEIRÃO NO BAIRRO DE FORMOSO E TAMBÉM UMA PLACA INDICANDO REDUZIR VELOCIDADE.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA IMPLANTAR O PROJETO BAILE PARA IDOSOS.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REPAROS E COLOCAÇÃO DE SAIBRO NA ESTRADA SENTIDO A FAZENDA DO SENHOR JOÃO PAIVA.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REIVINDICAÇÕES COM LIMPEZA, ROÇADA E VARRIÇÃO EM DIVERSOS PONTOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SUBSTITUIÇÃO DE LÂMPADAS, MANUTENÇÃO E COLOCAÇÃO DE LUMINÁRIAS E ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REALIZAR A PINTURA DA PONTE SANTANA.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE LIXEIRAS EM DIVERSOS PONTOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA DISPONIBILIZADO SAIBRO E A MÁQUINA PARA REPAROS EM ESTRADAS RURAIS.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA DISPONIBILIZADO SAIBRO E A MÁQUINA PARA REPAROS DESDE A SUBIDA DA GERTEC ATÉ A FAZENDA SÃO MIGUEL.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA COLOCADA NOVA TAMPA NO BUEIRO DA VILA MARIANA.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA RECUPERADO CALÇAMENTO DA LADEIRA ARLINDO MARCELO.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ANALISAR CAUSA DE VAZAMENTO DE ESGOTO NA VILA MARIANA.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA INSTALADO POSTES DE ILUMINAÇÃO PÚBLICA NA PRAÇA DA IGREJA SÃO FRANCISCO NO BAIRRO DA VILA NOVA.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA EM TODOS OS EVENTOS QUE OCORREREM NA PRAÇA, SEJAM ISOLADOS TODOS OS ACESSOS AO REDOR.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA DADA ANISTIA AS DÍVIDAS DOS IMPOSTOS MUNICIPAIS QUE SE ENCONTRAM EM ATRASO.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA REFORMADO O MURO DO CEMITÉRIO DO BAIRRO DE FORMOSO.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITA A LIMPEZA DOS TERRENOS EMBARGADOS NO BAIRRO DO LOTE.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE DÊ AUTORIZAÇÃO POR ESCRITO AOS MORADORES DA PEDRA BRANCA PARA CONSTRUIR A PONTE QUE FICA DENTRO DA FAZENDA LUANDA.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA DENOMINAÇÃO JOSÉ FERREIRA DO PRADO "QUADRA COBERTA".</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA COLOCA UM "MATA-BURRO".</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA PINTADA FAIXA AMARELA EM FRENTE A DROGARIA DOM BOSCO.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA DISPONIBILIZADO ENFERMEIRA NO PROJETO "NOVA IDADE".</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA E MANUTENÇÃO DAS RUAS NO BAIRRO DO LOTE.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ILUMINAÇÃO PÚBLICA NA RUA MARIANA REBELO LOBÃO.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA MANUTENÇÃO NO BANHEIRO E REPAROS NOS BRINQUEDOS DA ESCOLA PEDRO SENNE VARAJÃO.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONTRATAÇÃO DE FISIOTERAPEUTA PARA ATENDIMENTO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA INSTALAÇÃO DE TELEFONE NO PSF DO BAIRRO DE FORMOSO.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA TROCA DE VASOS SANITÁRIOS E PORTA NA SALA DE AULA DA PRÉ ESCOLA DO BAIRRO DE FORMOSO.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO ENTRE AS RUAS SIMEÃO NOGUEIRA E PROFESSOR ORLANDO CORREA VIANA, NO BAIRRO DO LOTE.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SUBSTITUIÇÃO DE LÂMPADAS DE ILUMINAÇÃO PÚBLICA EM ALGUNS PONTOS NO BAIRRO DO LOTE.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA NA RUA ATRÁS DA PRÉ-ESCOLA E EM FRENTE À CASA DO SENHOR RONALDO DA FÁBRICA.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS DA PRACINHA NA RUA OSÓRIO LARA.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA FEITO O ESCOAMENTO DE ENXURRADA, SEMPRE EM DESNÍVEL, NO BAIRRO JARDIM PRIMAVERA AO LADO DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA COBRADA A GARANTIA PELO SERVIÇO EXECUTADO, CALÇAMENTO DA ESTRADA QUE DA ACESSO A  FAZENDA DO SR. VALENTIN, PAULO E MARCELO TORINO.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA FEITO A LIMPEZA E RECUPERAÇÃO DO FORRO DO BEIRAL DO &amp;#8220;CORREDOR CULTURAL&amp;#8221;.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REITERAR INDICAÇÃO N.º 044/2017.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REITERAR INDICAÇÃO N.º 047/2017.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REITERAR INDICAÇÃO N.º 050/2017.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REITERAR INDICAÇÃO N.º 073/2017.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA DISPONIBILIZAR VEÍCULO PARA PESSOAS RECEBEREM PAGAMENTOS.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Anderson Ribeiro, Chaparral, Dr. Luiz, Edinho Patrício, Hélinho Gouveia, Luis Eduardo, Moacir Bertulino, Reginaldo, Timbú</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS ESTUDANTES E IDEALIZADORES DA APRESENTAÇÃO TEATRAL RETIRANTE DO SERTÃO.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À SENHORITA MARIA AMÉLIA DA SILVA CARVALHO.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS ORGANIZADORES E PARTICIPANTES DO EVENTO EM COMEMORAÇÃO AO 158º ANIVERSÁRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR ÀS FAMÍLIAS ENLUTADAS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>Edinho Patrício, Anderson Ribeiro, Chaparral, Dr. Luiz, Hélinho Gouveia, Luis Eduardo, Moacir Bertulino, Reginaldo, Timbú</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DA ILUSTRÍSSIMA SENHOR MARIA JOSÉ FERREIRA RODRIGUES, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DA ILUSTRÍSSIMA SENHORA MARIA CACILDA DE OLIVEIRA SANTOS, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO ESTUDANTE JOÃO GABRIEL PEREIRA DA SILVA PELA IMPORTANTE PARTICIPAÇÃO E CLASSIFICAÇÃO NO PROJETO MATEMÁTICA VANGUARDA 2017.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À PROLIFERAÇÃO DE QUEIMADAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DO ILMO. SENHOR PAULO SÉRGIO BARBOSA, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DO ILMO. SENHOR JOÃO PEDRO GUIMARÃES RODRIGUES, PELO SEU FALECIMENTO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2316,68 +2316,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2017/797/parecer-cjr-pll-02-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2017/797/parecer-cjr-pll-02-2017.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H177"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="108.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="213.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>