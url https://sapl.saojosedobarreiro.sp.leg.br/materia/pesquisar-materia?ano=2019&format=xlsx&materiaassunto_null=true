--- v0 (2026-02-15)
+++ v1 (2026-04-15)
@@ -54,2319 +54,2319 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/860/p_l_e_01_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/860/p_l_e_01_2019.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos agentes políticos e servidores municipais do Poder Executivo.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/979/p_l_e_03_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/979/p_l_e_03_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de turismo, e dá outras providências.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/980/p_l_e_04_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/980/p_l_e_04_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Turismo - COMTUR, e dá outras providências.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/981/p_l_e_05_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/981/p_l_e_05_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar convênio na forma que menciona.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1004/p_l_e_06_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1004/p_l_e_06_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a restituir valor da diferença a maior de Imóvel recebido em pagamento de Dívidas e dá outras providências.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/p_l_e_07_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/p_l_e_07_2019.pdf</t>
   </si>
   <si>
     <t>Institui a Educação Ambiental na rede municipal de ensino.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1035/ple08_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1035/ple08_2019.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Artigo 1º da Lei 27/2017.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1036/ple09_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1036/ple09_2019.pdf</t>
   </si>
   <si>
     <t>Institui diárias para alimentação aos servidores do executivo do município de São José do Barreiro, ocupantes dos empregos de motorista, e dá outras providências.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>PLES</t>
   </si>
   <si>
     <t>Proj. Lei Executivo Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/ples_01_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/ples_01_2019.pdf</t>
   </si>
   <si>
     <t>Institui diárias para alimentação aos servidores do executivo do Município de São José do Barreiro, ocupantes dos empregos de motorista, e dá outras providências.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/veto_pl_09_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/veto_pl_09_2019.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 09/2019.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>RURG</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/861/req_urg_01_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/861/req_urg_01_2019.pdf</t>
   </si>
   <si>
     <t>Solicita seja a apreciação, discussão e votação do Projeto de Lei n.º 01, de 08 de janeiro de 2019, feita em regime de urgência.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Proposta de Emenda (LOM)</t>
   </si>
   <si>
     <t>Luis Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/976/p_e_l_o_01_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/976/p_e_l_o_01_2019.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a dispositivos da Lei Orgânica do município de São José do Barreiro.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Reginaldo, Anderson Ribeiro, Chaparral, Dr. Luiz, Edinho Patrício, Hélinho Gouveia, Luis Eduardo, Moacir Bertulino, Timbú</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/p_e_02_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/p_e_02_2019.pdf</t>
   </si>
   <si>
     <t>Inclui parágrafos no artigo 196, da Lei Orgânica do Município de São José do Barreiro/SP.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Hélinho Gouveia, Chaparral, Luis Eduardo, Moacir Bertulino, Reginaldo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1155/emenda_01_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1155/emenda_01_2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei n.º 09/2019.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Luis Eduardo, Anderson Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/882/p_l_l_02_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/882/p_l_l_02_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de gratificação a servidor do Poder Legislativo do município de São José do Barreiro/SP.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/978/p_l_l_03_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/978/p_l_l_03_2019.pdf</t>
   </si>
   <si>
     <t>Determina a obrigatoriedade de instalação de equipamento denominado rastreador nos veículos a serem locados pelo Poder Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/977/p_r_01_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/977/p_r_01_2019.pdf</t>
   </si>
   <si>
     <t>Dá nova redação e revoga dispositivos do Regimento Interno da Câmara Municipal de São José do Barreiro.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Chaparral</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/874/req_01_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/874/req_01_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre pagamento de taxas bancárias.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/875/req_02_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/875/req_02_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre pagamento de aluguéis de imóveis.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/876/req_03_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/876/req_03_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre obra do antigo Hospital.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/877/req_04_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/877/req_04_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre Velloznet.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/878/req_05_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/878/req_05_2019.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de documento da obra do Portal.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>Hélinho Gouveia</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/879/req_06_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/879/req_06_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre água distribuída a população.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/880/req_07_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/880/req_07_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre cargos comissionados.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/886/req_08_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/886/req_08_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre qualidade da água fornecida aos alunos da Pré escola e Creche Municipal.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/887/req_09_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/887/req_09_2019.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção periódica dos filtros de água das escolas do município.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/888/req_10_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/888/req_10_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre fornecimento de uniformes e kits escolares.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Luis Eduardo, Chaparral</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/889/req_11_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/889/req_11_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre material usado na obra do Portal.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/917/req_12_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/917/req_12_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre análise e qualidade da água da Biquinha.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/918/req_13_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/918/req_13_2019.pdf</t>
   </si>
   <si>
     <t>Solicita reiterar requerimento 07/2019.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/919/req_14_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/919/req_14_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre contrato com algum comércio local no ramo de bar, lanchonete ou restaurante.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/920/req_15_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/920/req_15_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre montagem de palco para shows na Praça da Matriz.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/921/req_16_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/921/req_16_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre cobrança da metragem ocupada pelos ambulantes e Food Truck nas festividades de carnaval e aniversário da cidade.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/922/req_17_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/922/req_17_2019.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de guias de locação de espaço público.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/930/req_18_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/930/req_18_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre adiantamento para despesas com viagens.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/931/req_19_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/931/req_19_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre serviço de orientação e demanda turística.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/932/req_20_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/932/req_20_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre despesa empenhada para serviço de Sonorização e Show na feira do Produtor na Praça Coronel Cunha Lara.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/933/req_21_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/933/req_21_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre prestação de contas de adiantamentos.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/934/req_22_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/934/req_22_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre adicional de insalubridade.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/935/req_23_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/935/req_23_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre pagamento de adicional de insalubridade.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/936/req_24_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/936/req_24_2019.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de processo administrativo.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/939/req_25_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/939/req_25_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre festas tradicionais e cópia de documentos.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/953/req_26_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/953/req_26_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre aparelho de eletrocardiograma.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/956/req_27_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/956/req_27_2019.pdf</t>
   </si>
   <si>
     <t>Reitera o Requerimento n.º 19/2019.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/957/req_28_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/957/req_28_2019.pdf</t>
   </si>
   <si>
     <t>Reitera Requerimento n.º 14/2019.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/958/req_29_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/958/req_29_2019.pdf</t>
   </si>
   <si>
     <t>Reitera Requerimento n.º 21/2019.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/959/req_30_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/959/req_30_2019.pdf</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/960/req_31_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/960/req_31_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre obra do Velório.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/961/req_32_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/961/req_32_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre obra do Portal.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/962/req_33_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/962/req_33_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre Sinal Digital.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/963/req_34_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/963/req_34_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre obras paralisadas no Município.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/964/req_352019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/964/req_352019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre obra do Antigo Hospital.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/965/req_36_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/965/req_36_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre reforma do "alambrado" da escola da Onça, e sinal de internet.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/966/req_37_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/966/req_37_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre obra de calçamento e manutenção da estrada, bairro da Onça e Jardim.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/971/req_38_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/971/req_38_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre obra da Praça Coronel Cunha Lara.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/972/req_39_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/972/req_39_2019.pdf</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/973/req_40_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/973/req_40_2019.pdf</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/974/req_41_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/974/req_41_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre transporte escolar.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/975/req_42_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/975/req_42_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre serviços de mecânica.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Edinho Patrício</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/982/req_43_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/982/req_43_2019.pdf</t>
   </si>
   <si>
     <t>Solicita convocar Ex. Sr. Prefeito Municipal para esclarecimentos sobre obras.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/983/req_44_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/983/req_44_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre pagamentos realizados com CNPJ errado.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/984/req_45_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/984/req_45_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre obra da rodoviária.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/985/req_46_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/985/req_46_2019.pdf</t>
   </si>
   <si>
     <t>Solicita adequações no site oficial da Prefeitura conforme Lei n.º 12.527/2011.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/997/req_47_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/997/req_47_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre Concurso Público nº 01/2017.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/998/req_48_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/998/req_48_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre gastos com eventos.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/999/req_49_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/999/req_49_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre gastos com a empresa Crespo Maia Drogaria Ltda - ME.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/req_50_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/req_50_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre gastos com a empresa Auto Posto e Bazar Barreiro Ltda.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/req_51_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/req_51_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre aparelho de ultrassom.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1002/req_52_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1002/req_52_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre Uniforme Escolar.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1003/req_53_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1003/req_53_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre o patrimônio da saúde.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/requerimento_54_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/requerimento_54_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a Expo Barreiro 2019.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/requerimento_55_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/requerimento_55_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre escolas da Onça e Mariana.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/requerimento_56_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/requerimento_56_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre vazamento de manilha.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1009/requerimento_57_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1009/requerimento_57_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre diárias de motoristas.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/requerimento_58_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/requerimento_58_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre funcionários.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/requerimento_59_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/requerimento_59_2019.pdf</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1029/requerimento_60_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1029/requerimento_60_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre ponte na estrada dos Paivas.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1034/requerimento_61_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1034/requerimento_61_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre insalubridade.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_62_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_62_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre prédio da Escola de Formoso.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_63_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_63_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre condições da água.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_64_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_64_2019.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de todo processo de Drenagem e Pavimentação em Estradas Rurais do município.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/requerimento_65_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/requerimento_65_2019.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de todo processo de Revitalização do Cine Theatro do município.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1046/requerimento_66_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1046/requerimento_66_2019.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de documentos da Creche Escola.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1047/requerimento_67_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1047/requerimento_67_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre o Programa Viva Leite.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/requerimento_68_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/requerimento_68_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre buraco na Rua Resedas.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1049/requerimento_69_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1049/requerimento_69_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre obra do Portal do município.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/requerimento_70_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/requerimento_70_2019.pdf</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/requerimento_71_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/requerimento_71_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre certificado de curso.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/requerimento_72_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/requerimento_72_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre Estação de Tratamento de Esgoto no bairro de Formoso.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/requerimento_73_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/requerimento_73_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre caminhão da Prefeitura.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/requerimento_74_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/requerimento_74_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre funcionário municipal.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/requerimento_75_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/requerimento_75_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre iluminação na Praça da Matriz.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/requerimento_76_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/requerimento_76_2019.pdf</t>
   </si>
   <si>
     <t>Solicita cópia da Licitação nº 027/2018.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/requerimento_77_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/requerimento_77_2019.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de documentos da obra de reforma do Posto de Saúde de Formoso.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/requerimento_78_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/requerimento_78_2019.pdf</t>
   </si>
   <si>
     <t>Solicita cópia da licitação para implantação de iluminação de LED na Praça da Matriz.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/requerimento_79_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/requerimento_79_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre turmas do 1º ao 5º ano do ensino fundamental.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/requerimento_80_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/requerimento_80_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a instalação elétrica dos novos postes de iluminação na Praça Coronel Cunha Lara.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/requerimento_81_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/requerimento_81_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre 2º Festival Gastronômico de Comida de Rua.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/requerimento_82_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/requerimento_82_2019.pdf</t>
   </si>
   <si>
     <t>Solicita cópia da licitação da obra da rodoviária.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/requerimento_83_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/requerimento_83_2019.pdf</t>
   </si>
   <si>
     <t>Solicita cópia da licitação da obra do velório.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/requerimento_84_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/requerimento_84_2019.pdf</t>
   </si>
   <si>
     <t>Solicita cópia da licitação da obra do hospital.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/requerimento_85_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/requerimento_85_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre equipamento de ultrassom.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/862/indicacao_01_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/862/indicacao_01_2019.pdf</t>
   </si>
   <si>
     <t>Indica colocar mais de um motorista de plantão na UBS.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/863/indicacao_02_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/863/indicacao_02_2019.pdf</t>
   </si>
   <si>
     <t>Indica aumentar a diária para alimentação dos motoristas da Prefeitura.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/864/indicacao_03_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/864/indicacao_03_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da estrada sentido Fazenda do Sr. Paulo Torino; e troca  das manilhas em frente a casa da Sra. Lúcia Grandchamp.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/865/indicacao_04_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/865/indicacao_04_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção na estrada sentido Fazenda São Miguel.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/866/indicacao_05_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/866/indicacao_05_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção na estrada do Monjolinho.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>Luis Eduardo, Moacir Bertulino</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/867/indicacao_06_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/867/indicacao_06_2019.pdf</t>
   </si>
   <si>
     <t>Indica reformar o muro do cemitério no bairro de Formoso.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/868/indicacao_07_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/868/indicacao_07_2019.pdf</t>
   </si>
   <si>
     <t>Indica trocar a tampa de esgoto da quadra da Vila Mariana e fazer a limpeza do local.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/869/indicacao_08_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/869/indicacao_08_2019.pdf</t>
   </si>
   <si>
     <t>Indica notificar a empresa Elektro com relação a iluminação pública municipal.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/870/indicacao_09_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/870/indicacao_09_2019.pdf</t>
   </si>
   <si>
     <t>Indica trazer o Projeto Zumba para o município.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/871/indicacao_10_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/871/indicacao_10_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção na estrada dos Paiva.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>Moacir Bertulino, Luis Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/872/indicacao_11_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/872/indicacao_11_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção nas estradas entre o bairro do Máximo e Arapeí.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/873/indicacao_12_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/873/indicacao_12_2019.pdf</t>
   </si>
   <si>
     <t>Indica passar a máquina na estrada sentido Fazenda da Barra.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/883/indicacao_13_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/883/indicacao_13_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção na estrada da Bocaininha.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/884/indicacao_14_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/884/indicacao_14_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da estrada da Casa de Pedra (estrada Pinheirinho) e reforma da ponte de madeira.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/885/indicacao_15_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/885/indicacao_15_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da ponte do Rio Santana, que dá acesso a Fazenda do Senhor Roberto Serafim.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/891/indicacao_16_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/891/indicacao_16_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da quadra esportiva da Vila Mariana.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/892/indicacao_17_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/892/indicacao_17_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da quadra poliesportiva do Bairro de Formoso.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/893/indicacao_18_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/893/indicacao_18_2019.pdf</t>
   </si>
   <si>
     <t>Indica contratação de monitores nos primeiros anos escolares para auxiliar o professor.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/894/indicacao_19_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/894/indicacao_19_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Estrada do Monjolinho, até o Sítio do Senhor Oliveira e do senhor Tião.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/895/indicacao_20_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/895/indicacao_20_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Estrada do Jequitibá e da estrada da Barra que dá acesso ao Sítio do Fred e Senhor Ventura no Bairro de Formoso.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/896/indicacao_21_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/896/indicacao_21_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da estrada da Barra, estrada do Senhor Tião Tomé e estrada do 60, que liga até a Fazenda do Jorge Oliveira no Bairro de Formoso.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/897/indicacao_22_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/897/indicacao_22_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção das Estradas do Bairro da Onça e do Jardim no Sertão.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/898/indicacao_23_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/898/indicacao_23_2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que notifique a empresa que fez o calçamento da rua atrás da fabrica, que ficou faltando aproximadamente 3 metros quadrado para conclusão.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/899/indicacao_24_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/899/indicacao_24_2019.pdf</t>
   </si>
   <si>
     <t>Indica seja disponibilizado um poste de iluminação na Rua Mariana Rebelo Lobão (rua sem saída) e um na ponte de acesso a Vila Mariana.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/900/indicacao_25_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/900/indicacao_25_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Ponte Mambucaba, localizada na estrada que liga o Bairro do Jardim até o Bairro da Onça.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/901/indicacao_26_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/901/indicacao_26_2019.pdf</t>
   </si>
   <si>
     <t>Indica seja feita a troca do quebra molas na estrada José Guimarães, em frente a oficina do Nego do Nivaldo.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/902/indicacao_27_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/902/indicacao_27_2019.pdf</t>
   </si>
   <si>
     <t>Indica providências quanto a largura das manilhas que fazem a capitação de água pluvial na Avenida Virgílio Pereira, próximo a ponte do Beira Rio.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/903/indicacao_28_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/903/indicacao_28_2019.pdf</t>
   </si>
   <si>
     <t>Indica seja feita a limpeza da pracinha no bairro da Vila Nova, e que seja disponibilizado uma lixeira na ladeira que desce sentido a Avenida.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/904/indicacao_29_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/904/indicacao_29_2019.pdf</t>
   </si>
   <si>
     <t>Indica seja reformado vários pontos no calçamento da Ladeira Arlindo Marcelo "subida caixa d'água.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/905/indicacao_30_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/905/indicacao_30_2019.pdf</t>
   </si>
   <si>
     <t>Indica seja instalado um poste de Iluminação Pública na rua em frente à igreja Assembleia de Deus no bairro do Lote.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/906/indicacao_31_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/906/indicacao_31_2019.pdf</t>
   </si>
   <si>
     <t>Indica que seja disponibilizado ventilador ou seja retirado o ar condicionado do Portal do bairro de Formoso, para o Centro de Comunitário do bairro.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/907/indicacao_32_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/907/indicacao_32_2019.pdf</t>
   </si>
   <si>
     <t>Indica colocar lixeiras em diversos pontos do município.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/908/indicacao_33_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/908/indicacao_33_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção na Estrada que dá acesso ao bairro do Máximo.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/909/indicacao_34_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/909/indicacao_34_2019.pdf</t>
   </si>
   <si>
     <t>Indica a possibilidade de poda em duas árvores no início da estrada da torre.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/910/indicacao_35_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/910/indicacao_35_2019.pdf</t>
   </si>
   <si>
     <t>Indica contratar mais médicos, disponibilizar ambulância e farmácia no PSF de Formoso.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/911/indicacao_36_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/911/indicacao_36_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção nas ruas utilizadas como desvio do trânsito nas festividades de fim de ano e carnaval.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/912/indicacao_37_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/912/indicacao_37_2019.pdf</t>
   </si>
   <si>
     <t>Indica realizar estudos para desviar trânsito da melhor maneira possível nas próximas festas.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/913/indicacao_38_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/913/indicacao_38_2019.pdf</t>
   </si>
   <si>
     <t>Indica apoio policial em frente as escolas do município no horário de entrada e saída dos alunos.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/914/indicacao_39_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/914/indicacao_39_2019.pdf</t>
   </si>
   <si>
     <t>Indica realizar coleta de lixo três vezes pro semana no bairro do Lote.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/915/indicacao_40_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/915/indicacao_40_2019.pdf</t>
   </si>
   <si>
     <t>Indica recuperação do calçamento em frente ao portão da fábrica de queijo.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/916/indicacao_41_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/916/indicacao_41_2019.pdf</t>
   </si>
   <si>
     <t>Indica recuperação da cabeceira da ponte próximo a Praça de Formoso e também dos bancos da referida praça.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/923/indicacao_42_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/923/indicacao_42_2019.pdf</t>
   </si>
   <si>
     <t>Indica construção de alambrados e colocação de telas na escola Marianinha.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/924/indicacao_43_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/924/indicacao_43_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção e limpeza na escola Ademar Campos, Formoso.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/925/indicacao_44_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/925/indicacao_44_2019.pdf</t>
   </si>
   <si>
     <t>Indica colocação de cobertura nos bancos de reserva do campo de futebol do município.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_45_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_45_2019.pdf</t>
   </si>
   <si>
     <t>Indica que avalie a causa do afundamento na rua Theclo Antero Monteiro, no bairro da Vila Nova.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>Reginaldo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/927/indicacao_46_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/927/indicacao_46_2019.pdf</t>
   </si>
   <si>
     <t>Indica recuperação de trecho íngreme, da estrada da Saudade, próximo ao Km 270.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/928/indicacao_47_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/928/indicacao_47_2019.pdf</t>
   </si>
   <si>
     <t>Indica limpeza do mata burro da estrada da Fazenda Saudade.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/929/indicacao_48_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/929/indicacao_48_2019.pdf</t>
   </si>
   <si>
     <t>Indica instalação de refletores com fotocélula na quadra poliesportiva.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/940/indicacao_49_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/940/indicacao_49_2019.pdf</t>
   </si>
   <si>
     <t>Indica substituição de lâmpadas queimadas e providências quanto a fiação elétrica exposta em poste de iluminação na pracinha da estação.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/941/indicacao_50_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/941/indicacao_50_2019.pdf</t>
   </si>
   <si>
     <t>Indica colocação de uma lixeira na entrada do campo de futebol do Bairro de Formoso.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/942/indicacao_51_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/942/indicacao_51_2019.pdf</t>
   </si>
   <si>
     <t>Indica limpeza na Rua Jair Marins Santos em frente à Igreja de São Sebastião.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/943/indicacao_52_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/943/indicacao_52_2019.pdf</t>
   </si>
   <si>
     <t>Indica disponibilizar uma enfermeira no Projeto Nova Idade.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_53_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_53_2019.pdf</t>
   </si>
   <si>
     <t>Indica serviço de roçada do mato, limpeza nas Ruas da Sr.ª Geralda Braga e Professor Ademar Campos, e também avaliar corte de uma árvore.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/945/indicacao_54_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/945/indicacao_54_2019.pdf</t>
   </si>
   <si>
     <t>Indica reparar a iluminação da Praça do Bairro do Máximo.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_55_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_55_2019.pdf</t>
   </si>
   <si>
     <t>Indica notificar os feirantes que vem nas quintas feiras, para limpar a rua antes de irem embora.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/947/indicacao_56_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/947/indicacao_56_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção no calçamento da Rua Maria Auxilia Pimentel.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/948/indicacao_57_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/948/indicacao_57_2019.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no calçamento da Rua Maria Auxilia Pimentel.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/949/indicacao_58_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/949/indicacao_58_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da estrada do Sítio Pedra Branca, no bairro do Máximo.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_59_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_59_2019.pdf</t>
   </si>
   <si>
     <t>Indica limpeza dos bueiros existentes na Vila Mariana.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/951/indicacao_60_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/951/indicacao_60_2019.pdf</t>
   </si>
   <si>
     <t>Indica verificar causa do afundamento da Rua das Resedas, Vila Mariana.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/952/indicacao_61_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/952/indicacao_61_2019.pdf</t>
   </si>
   <si>
     <t>Indica manutenção no calçamento do Lote e Vila Mariana.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/967/ind.062-2019_helinho.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/967/ind.062-2019_helinho.pdf</t>
   </si>
   <si>
     <t>Indica providenciar serviço de pintura e reforma da Pré-Escola Matheus de Andrade, no Bairro de Formoso.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/968/indicacao_63_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/968/indicacao_63_2019.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na sinalização de trânsito em frente a Escola Cônego Benedito Gomes França.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_64_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_64_2019.pdf</t>
   </si>
   <si>
     <t>Indica providenciar reparos na caixa d'água da Vila Nova.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_65_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_65_2019.pdf</t>
   </si>
   <si>
     <t>Indica denominação de logradouro.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/987/indicacao_66_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/987/indicacao_66_2019.pdf</t>
   </si>
   <si>
     <t>Indica que seja disponibilizado a máquina e saibro na estrada em frente a Fazenda Pau D’alho sentido a Fazenda São Francisco.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/988/indicacao_67_2019_KCPrvMi.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/988/indicacao_67_2019_KCPrvMi.pdf</t>
   </si>
   <si>
     <t>Indica tomar providências em relação a afundamentos nas ruas da cidade.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/989/indicacao_68_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/989/indicacao_68_2019.pdf</t>
   </si>
   <si>
     <t>Indica realizar campanha de castração de cães e gatos no município.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/990/indicacao_69_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/990/indicacao_69_2019.pdf</t>
   </si>
   <si>
     <t>Indica viabilizar um local para recolhimento de animais abandonados e mau tratados.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/991/indicacao_70_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/991/indicacao_70_2019.pdf</t>
   </si>
   <si>
     <t>Indica viabilizar iluminação pública na Rua José Pedro da Silva.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/992/indicacao_71_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/992/indicacao_71_2019.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma galeria para escoamento da água da chuva, ao lado da casa do Senhor Henrique Jovita, na Rua Maria Auxilia, no Bairro do Lote.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/993/indicacao_72_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/993/indicacao_72_2019.pdf</t>
   </si>
   <si>
     <t>Indica reforma das traves e pintura do piso na quadra da Vila Mariana.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/994/indicacao_73_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/994/indicacao_73_2019.pdf</t>
   </si>
   <si>
     <t>Indica que solucione um problema causado pela saída de uma galeria que atravessa a Rodovia dos Tropeiros.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/995/indicacao_74_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/995/indicacao_74_2019.pdf</t>
   </si>
   <si>
     <t>Indica troca das lâmpadas queimadas na Biquinha.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_75_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_75_2019.pdf</t>
   </si>
   <si>
     <t>Indica iluminação da academia ao ar livre em frente a quadra Poliesportiva.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1005/indicacao_76_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1005/indicacao_76_2019.pdf</t>
   </si>
   <si>
     <t>Indica necessidade de cortar barranco na rua Sebastião Tavares.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/indicacao_77_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/indicacao_77_2019.pdf</t>
   </si>
   <si>
     <t>Indica seja colocado uma lixeira no início da Estrada Municipal Walter Ferreira (Careca).</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/indicacao_78_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/indicacao_78_2019.pdf</t>
   </si>
   <si>
     <t>Indica seja construído um mata burro na porteira em frente à entrada da propriedade do Sr. Evaristo (Preto) no Bairro da Onça.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_79_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_79_2019.pdf</t>
   </si>
   <si>
     <t>Indica seja feito melhorias na ponte perto da casa do Sr. Alemão no Bairro da Onça.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_80_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_80_2019.pdf</t>
   </si>
   <si>
     <t>Indica seja melhorado as travessias nos três córregos da Roseira sentido Bairro da Onça.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_81_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_81_2019.pdf</t>
   </si>
   <si>
     <t>Indica seja feito manutenção nas estradas dos Bairros da Onça e Jardim.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_82_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_82_2019.pdf</t>
   </si>
   <si>
     <t>Indica colocar mais de um motorista de plantão na UBS municipal.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_83_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_83_2019.pdf</t>
   </si>
   <si>
     <t>Indica aumento de diária para alimentação dos motoristas da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_84_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_84_2019.pdf</t>
   </si>
   <si>
     <t>Indica seja trocado a tampa de esgoto na Rua Manoel Pereira de Souza.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/indicacao_85_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/indicacao_85_2019.pdf</t>
   </si>
   <si>
     <t>Indica seja instalada uma lâmpada com foto célula atrás do Clubão.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_86_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_86_2019.pdf</t>
   </si>
   <si>
     <t>Indica aumento do Vale Refeição dos Funcionários Públicos.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/indicacao_87_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/indicacao_87_2019.pdf</t>
   </si>
   <si>
     <t>Indica seja disponibilizado Poste de Iluminação Pública na Rua Mariana Rabelo Lobão e na ponte de acesso ao Bairro da Vila Mariana.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1027/indicacao_88_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1027/indicacao_88_2019.pdf</t>
   </si>
   <si>
     <t>Indica seja feito ladrão da caixa d'água do Bairro do Lote.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1028/indicacao_89_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1028/indicacao_89_2019.pdf</t>
   </si>
   <si>
     <t>Indica tomar providências em relação ao afundamento na Rua 13 de maio.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Luis Eduardo, Hélinho Gouveia</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/indicacao_90_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/indicacao_90_2019.pdf</t>
   </si>
   <si>
     <t>Indica construção de um ponto de ônibus na rotatória da Vila Mariana.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_91_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_91_2019.pdf</t>
   </si>
   <si>
     <t>Indica instalação de tela e dispositivo hidráulico no portão da biquinha.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/indicacao_92_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/indicacao_92_2019.pdf</t>
   </si>
   <si>
     <t>Indica rever os postes de iluminação que estão sendo instalados na Praça Coronel Cunha Lara.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_93_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_93_2019.pdf</t>
   </si>
   <si>
     <t>Indica disponibilizar caminhão de lixo na Rua Sebastião Tavares.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/indicacao_94_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/indicacao_94_2019.pdf</t>
   </si>
   <si>
     <t>Indica reforma e manutenção do palco fixo no bairro de Formoso.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1039/indicacao_95_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1039/indicacao_95_2019.pdf</t>
   </si>
   <si>
     <t>Indica retirar entulho na Rua Simeão Nogueira.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_96_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_96_2019.pdf</t>
   </si>
   <si>
     <t>Indica interceder a Operadora de Telefonia Vivo a fim de manter telefone público.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/indicacao_97_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/indicacao_97_2019.pdf</t>
   </si>
   <si>
     <t>Indica seja feito um quebra molas na Rua Siqueira Reis.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_98_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_98_2019.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um parquinho nos bairros da cidade.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1055/indicacao_99_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1055/indicacao_99_2019.pdf</t>
   </si>
   <si>
     <t>Indica reforma de dois mata burros.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/indicacao_100_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/indicacao_100_2019.pdf</t>
   </si>
   <si>
     <t>Indica revisar valor de adiantamento disponibilizado aos funcionários que acompanham pacientes em viagens para fora do município.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/indicacao_101_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/indicacao_101_2019.pdf</t>
   </si>
   <si>
     <t>Indica remoção da barreira que caiu na Rua José Chagas.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1067/indicacao_102_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1067/indicacao_102_2019.pdf</t>
   </si>
   <si>
     <t>Indica limpeza da pracinha da Vila Nova e colocação de lixeira na ladeira sentido Av. Fortunato Lobão.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_103_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_103_2019.pdf</t>
   </si>
   <si>
     <t>Indica coleta de lixo 3 vezes por semana no Lote e Caixa D’água</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_104_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_104_2019.pdf</t>
   </si>
   <si>
     <t>Indica recuperar calçamento no entroncamento da Rua Nicolino Cantelmo com a Rua Luiz Barros Guimarães.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_105_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_105_2019.pdf</t>
   </si>
   <si>
     <t>Indica refazer guarda-corpo da ponte próxima a Praça de Formoso, e também manutenção dos bancos da referida praça.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/937/mocao_01_2019.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/937/mocao_01_2019.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio aos Comerciantes de São José do Barreiro.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>Luis Eduardo, Anderson Ribeiro, Chaparral, Dr. Luiz, Edinho Patrício, Hélinho Gouveia, Moacir Bertulino, Reginaldo, Timbú</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de Apelo ao Excelentíssimo Senhor Governador do Estado de São Paulo e ao Ilustríssimo Senhor Secretário Estadual de Saúde.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>Edinho Patrício, Anderson Ribeiro, Chaparral, Dr. Luiz, Hélinho Gouveia, Luis Eduardo, Moacir Bertulino, Reginaldo, Timbú</t>
   </si>
   <si>
     <t>Moção de pesar à família enlutada.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2685,66 +2685,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/860/p_l_e_01_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/979/p_l_e_03_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/980/p_l_e_04_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/981/p_l_e_05_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1004/p_l_e_06_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/p_l_e_07_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1035/ple08_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1036/ple09_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/ples_01_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/veto_pl_09_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/861/req_urg_01_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/976/p_e_l_o_01_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/p_e_02_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1155/emenda_01_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/882/p_l_l_02_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/978/p_l_l_03_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/977/p_r_01_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/874/req_01_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/875/req_02_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/876/req_03_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/877/req_04_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/878/req_05_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/879/req_06_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/880/req_07_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/886/req_08_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/887/req_09_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/888/req_10_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/889/req_11_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/917/req_12_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/918/req_13_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/919/req_14_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/920/req_15_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/921/req_16_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/922/req_17_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/930/req_18_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/931/req_19_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/932/req_20_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/933/req_21_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/934/req_22_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/935/req_23_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/936/req_24_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/939/req_25_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/953/req_26_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/956/req_27_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/957/req_28_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/958/req_29_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/959/req_30_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/960/req_31_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/961/req_32_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/962/req_33_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/963/req_34_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/964/req_352019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/965/req_36_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/966/req_37_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/971/req_38_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/972/req_39_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/973/req_40_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/974/req_41_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/975/req_42_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/982/req_43_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/983/req_44_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/984/req_45_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/985/req_46_2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/997/req_47_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/998/req_48_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/999/req_49_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/req_50_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/req_51_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1002/req_52_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1003/req_53_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/requerimento_54_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/requerimento_55_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/requerimento_56_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1009/requerimento_57_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/requerimento_58_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/requerimento_59_2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1029/requerimento_60_2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1034/requerimento_61_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_62_2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_63_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_64_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/requerimento_65_2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1046/requerimento_66_2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1047/requerimento_67_2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/requerimento_68_2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1049/requerimento_69_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/requerimento_70_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/requerimento_71_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/requerimento_72_2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/requerimento_73_2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/requerimento_74_2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/requerimento_75_2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/requerimento_76_2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/requerimento_77_2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/requerimento_78_2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/requerimento_79_2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/requerimento_80_2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/requerimento_81_2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/requerimento_82_2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/requerimento_83_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/requerimento_84_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/requerimento_85_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/862/indicacao_01_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/863/indicacao_02_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/864/indicacao_03_2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/865/indicacao_04_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/866/indicacao_05_2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/867/indicacao_06_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/868/indicacao_07_2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/869/indicacao_08_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/870/indicacao_09_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/871/indicacao_10_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/872/indicacao_11_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/873/indicacao_12_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/883/indicacao_13_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/884/indicacao_14_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/885/indicacao_15_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/891/indicacao_16_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/892/indicacao_17_2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/893/indicacao_18_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/894/indicacao_19_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/895/indicacao_20_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/896/indicacao_21_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/897/indicacao_22_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/898/indicacao_23_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/899/indicacao_24_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/900/indicacao_25_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/901/indicacao_26_2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/902/indicacao_27_2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/903/indicacao_28_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/904/indicacao_29_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/905/indicacao_30_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/906/indicacao_31_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/907/indicacao_32_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/908/indicacao_33_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/909/indicacao_34_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/910/indicacao_35_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/911/indicacao_36_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/912/indicacao_37_2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/913/indicacao_38_2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/914/indicacao_39_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/915/indicacao_40_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/916/indicacao_41_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/923/indicacao_42_2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/924/indicacao_43_2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/925/indicacao_44_2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_45_2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/927/indicacao_46_2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/928/indicacao_47_2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/929/indicacao_48_2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/940/indicacao_49_2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/941/indicacao_50_2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/942/indicacao_51_2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/943/indicacao_52_2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_53_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/945/indicacao_54_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_55_2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/947/indicacao_56_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/948/indicacao_57_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/949/indicacao_58_2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_59_2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/951/indicacao_60_2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/952/indicacao_61_2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/967/ind.062-2019_helinho.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/968/indicacao_63_2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_64_2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_65_2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/987/indicacao_66_2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/988/indicacao_67_2019_KCPrvMi.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/989/indicacao_68_2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/990/indicacao_69_2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/991/indicacao_70_2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/992/indicacao_71_2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/993/indicacao_72_2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/994/indicacao_73_2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/995/indicacao_74_2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_75_2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1005/indicacao_76_2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/indicacao_77_2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/indicacao_78_2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_79_2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_80_2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_81_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_82_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_83_2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_84_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/indicacao_85_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_86_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/indicacao_87_2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1027/indicacao_88_2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1028/indicacao_89_2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/indicacao_90_2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_91_2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/indicacao_92_2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_93_2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/indicacao_94_2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1039/indicacao_95_2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_96_2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/indicacao_97_2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_98_2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1055/indicacao_99_2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/indicacao_100_2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/indicacao_101_2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1067/indicacao_102_2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_103_2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_104_2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_105_2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/937/mocao_01_2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/860/p_l_e_01_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/979/p_l_e_03_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/980/p_l_e_04_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/981/p_l_e_05_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1004/p_l_e_06_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/p_l_e_07_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1035/ple08_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1036/ple09_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/ples_01_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/veto_pl_09_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/861/req_urg_01_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/976/p_e_l_o_01_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/p_e_02_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1155/emenda_01_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/882/p_l_l_02_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/978/p_l_l_03_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/977/p_r_01_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/874/req_01_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/875/req_02_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/876/req_03_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/877/req_04_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/878/req_05_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/879/req_06_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/880/req_07_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/886/req_08_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/887/req_09_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/888/req_10_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/889/req_11_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/917/req_12_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/918/req_13_2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/919/req_14_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/920/req_15_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/921/req_16_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/922/req_17_2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/930/req_18_2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/931/req_19_2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/932/req_20_2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/933/req_21_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/934/req_22_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/935/req_23_2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/936/req_24_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/939/req_25_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/953/req_26_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/956/req_27_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/957/req_28_2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/958/req_29_2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/959/req_30_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/960/req_31_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/961/req_32_2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/962/req_33_2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/963/req_34_2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/964/req_352019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/965/req_36_2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/966/req_37_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/971/req_38_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/972/req_39_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/973/req_40_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/974/req_41_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/975/req_42_2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/982/req_43_2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/983/req_44_2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/984/req_45_2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/985/req_46_2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/997/req_47_2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/998/req_48_2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/999/req_49_2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/req_50_2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/req_51_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1002/req_52_2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1003/req_53_2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/requerimento_54_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/requerimento_55_2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/requerimento_56_2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1009/requerimento_57_2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/requerimento_58_2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/requerimento_59_2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1029/requerimento_60_2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1034/requerimento_61_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_62_2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_63_2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_64_2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/requerimento_65_2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1046/requerimento_66_2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1047/requerimento_67_2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/requerimento_68_2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1049/requerimento_69_2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/requerimento_70_2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/requerimento_71_2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/requerimento_72_2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/requerimento_73_2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/requerimento_74_2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/requerimento_75_2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/requerimento_76_2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/requerimento_77_2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/requerimento_78_2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/requerimento_79_2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/requerimento_80_2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/requerimento_81_2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/requerimento_82_2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/requerimento_83_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/requerimento_84_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/requerimento_85_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/862/indicacao_01_2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/863/indicacao_02_2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/864/indicacao_03_2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/865/indicacao_04_2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/866/indicacao_05_2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/867/indicacao_06_2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/868/indicacao_07_2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/869/indicacao_08_2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/870/indicacao_09_2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/871/indicacao_10_2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/872/indicacao_11_2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/873/indicacao_12_2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/883/indicacao_13_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/884/indicacao_14_2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/885/indicacao_15_2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/891/indicacao_16_2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/892/indicacao_17_2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/893/indicacao_18_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/894/indicacao_19_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/895/indicacao_20_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/896/indicacao_21_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/897/indicacao_22_2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/898/indicacao_23_2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/899/indicacao_24_2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/900/indicacao_25_2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/901/indicacao_26_2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/902/indicacao_27_2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/903/indicacao_28_2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/904/indicacao_29_2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/905/indicacao_30_2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/906/indicacao_31_2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/907/indicacao_32_2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/908/indicacao_33_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/909/indicacao_34_2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/910/indicacao_35_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/911/indicacao_36_2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/912/indicacao_37_2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/913/indicacao_38_2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/914/indicacao_39_2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/915/indicacao_40_2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/916/indicacao_41_2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/923/indicacao_42_2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/924/indicacao_43_2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/925/indicacao_44_2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_45_2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/927/indicacao_46_2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/928/indicacao_47_2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/929/indicacao_48_2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/940/indicacao_49_2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/941/indicacao_50_2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/942/indicacao_51_2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/943/indicacao_52_2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_53_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/945/indicacao_54_2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_55_2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/947/indicacao_56_2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/948/indicacao_57_2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/949/indicacao_58_2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_59_2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/951/indicacao_60_2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/952/indicacao_61_2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/967/ind.062-2019_helinho.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/968/indicacao_63_2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_64_2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_65_2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/987/indicacao_66_2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/988/indicacao_67_2019_KCPrvMi.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/989/indicacao_68_2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/990/indicacao_69_2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/991/indicacao_70_2019.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/992/indicacao_71_2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/993/indicacao_72_2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/994/indicacao_73_2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/995/indicacao_74_2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_75_2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1005/indicacao_76_2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/indicacao_77_2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/indicacao_78_2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_79_2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_80_2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_81_2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_82_2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_83_2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_84_2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/indicacao_85_2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_86_2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/indicacao_87_2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1027/indicacao_88_2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1028/indicacao_89_2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/indicacao_90_2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_91_2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/indicacao_92_2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_93_2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/indicacao_94_2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1039/indicacao_95_2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_96_2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/indicacao_97_2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_98_2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1055/indicacao_99_2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/indicacao_100_2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/indicacao_101_2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1067/indicacao_102_2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/indicacao_103_2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_104_2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_105_2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2019/937/mocao_01_2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="7" width="108.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="108.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="150.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>