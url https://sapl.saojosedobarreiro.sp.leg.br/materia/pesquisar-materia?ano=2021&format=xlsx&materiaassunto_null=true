--- v0 (2026-02-15)
+++ v1 (2026-04-08)
@@ -54,3126 +54,3126 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1211/ple_01_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1211/ple_01_2021.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos servidores municipais do Poder Executivo.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1287/ple_02_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1287/ple_02_2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1288/ple_03_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1288/ple_03_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – CACS- FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal nº 14.113 de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1291/ple_04_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1291/ple_04_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Agricultura, Pecuária e Desenvolvimento Sustentável - CMAPDS e Fundo Municipal da Agricultura e dá outras providências.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1292/ple_05_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1292/ple_05_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Meio Ambiente e Fundo Municipal do Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1346/ple_07_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1346/ple_07_2021.pdf</t>
   </si>
   <si>
     <t>Aprova a atualização do Plano Municipal de Saneamento Básico - Serviços de Abastecimento de Água e Esgotamento Sanitário do Município de São José do Barreiro.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1347/ple_08_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1347/ple_08_2021.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Diretor de Macrodrenagem da área urbana do Município de São José do Barreiro.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1373/ple_09_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1373/ple_09_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de bens inservíveis/ obsoletos que menciona.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1374/ple_10_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1374/ple_10_2021.pdf</t>
   </si>
   <si>
     <t>Aprova atualização do Anexo do Plano Municipal de Educação do Município de São José do Barreiro.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1377/ple_11_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1377/ple_11_2021.pdf</t>
   </si>
   <si>
     <t>Ratifica o protocolo de intenções que celebram entre si, os Municípios de Arapeí, Areias, Bananal, Cachoeira Paulista, Cruzeiro, Lavrinhas, Queluz, São José do Barreiro e Silveiras, visando a criação do Consórcio Intermunicipal Novo Vale Histórico e dá outras providências.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1395/ple_12_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1395/ple_12_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Especial à Lei Orçamentária Anual do Município de São José do Barreiro para o exercício de 2021.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1397/ple_13_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1397/ple_13_2021.pdf</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1398/ple_14_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1398/ple_14_2021.pdf</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1399/ple_15_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1399/ple_15_2021.pdf</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1414/ple_16_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1414/ple_16_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de São José do Barreiro para o quadriênio de 2022/2025.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1447/ple_17_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1447/ple_17_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São José do Barreiro a participar do Consórcio Público Agência Ambiental do Vale do Paraíba, ratificando o Protocolo de Intenções que entre si celebraram, os Municípios de São José dos Campos, Jacareí, Pindamonhangaba, Tremembé, Paraibuna, Bananal, Santo Antônio do Pinhal, Jambeiro, Monteiro Lobato e São José do Barreiro e dá outras providências.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1448/ple_18_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1448/ple_18_2021.pdf</t>
   </si>
   <si>
     <t>Cria Casa do Artesão e INFOTUR (Centro de Informação ao Turista) de São José do Barreiro e dá outras providências.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1487/ple_20_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1487/ple_20_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Rota Ciclística do Vale Histórico, dentro dos limites do Município de São José do Barreiro.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1488/ple_21_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1488/ple_21_2021.pdf</t>
   </si>
   <si>
     <t>Cria no Município de São José do Barreiro, o Sistema Único de Assistência Social e dá outras providências.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1489/ple_22_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1489/ple_22_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Suplementar à Lei Orçamentária Anual do Município de São José do Barreiro, para o exercício de 2021.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Alexandre de Siqueira Braga</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1496/ple_23_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1496/ple_23_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza transporte de Servidores Municipais e Munícipes do Bairro de Formoso a São José do Barreiro e vice-versa.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>RURG</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1212/req_urg_01.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1212/req_urg_01.pdf</t>
   </si>
   <si>
     <t>Solicita seja a apreciação, discussão e votação do Projeto de Lei n.º 01, de 13 de janeiro de 2021, feita em regime de urgência.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1289/req_urg_02.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1289/req_urg_02.pdf</t>
   </si>
   <si>
     <t>Solicita seja a apreciação, discussão e votação do Projeto de Lei n.º 02, de 10 de março de 2021, feita em regime de urgência.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1290/req_urg_03.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1290/req_urg_03.pdf</t>
   </si>
   <si>
     <t>Solicita seja a apreciação, discussão e votação do Projeto de Lei n.º 03, de 15 de março de 2021, feita em regime de urgência.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1375/req_urg_4_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1375/req_urg_4_2021.pdf</t>
   </si>
   <si>
     <t>Solicita seja a apreciação, discussão e votação do Projeto de Lei n.º 09, de 01 de julho de 2021, feita em regime de urgência.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1376/req_urg_5_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1376/req_urg_5_2021.pdf</t>
   </si>
   <si>
     <t>Solicita seja a apreciação, discussão e votação do Projeto de Lei n.º 10, de 01 de julho de 2021, feita em regime de urgência.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1378/req_urg.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1378/req_urg.pdf</t>
   </si>
   <si>
     <t>Solicita seja a apreciação, discussão e votação do Projeto de Lei n.º 11, de 12 de julho de 2021, feita em regime de urgência.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1396/req_urg_ple_12_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1396/req_urg_ple_12_2021.pdf</t>
   </si>
   <si>
     <t>Requer, seja, a apreciação, discussão e votação do Projeto de Lei n.º 12, de 16 de agosto de 2021; feita em regime de urgência.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1400/req_urg_ple_13_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1400/req_urg_ple_13_2021.pdf</t>
   </si>
   <si>
     <t>Requer, seja, a apreciação, discussão e votação do Projeto de Lei n.º 13, de 16 de agosto de 2021; feita em regime de urgência.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1401/req_urg_ple_14_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1401/req_urg_ple_14_2021.pdf</t>
   </si>
   <si>
     <t>Requer, seja, a apreciação, discussão e votação do Projeto de Lei n.º 14, de 16 de agosto de 2021; feita em regime de urgência.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1402/req_urg_ple_15_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1402/req_urg_ple_15_2021.pdf</t>
   </si>
   <si>
     <t>Requer, seja, a apreciação, discussão e votação do Projeto de Lei n.º 15, de 16 de agosto de 2021; feita em regime de urgência.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Djalma, Dr. Luiz</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1266/emenda_01_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1266/emenda_01_2021.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a ementa e ao artigo 2.º, do Projeto de Lei n.º 01, de 13 de janeiro de 2021.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>Dr. Luiz</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1518/emenda_01.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1518/emenda_01.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Parágrafo Único do Artigo 1º, do Projeto de Lei nº 05, de 25 de outubro de 2021.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Preguinho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1415/pll_01_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1415/pll_01_2021.pdf</t>
   </si>
   <si>
     <t>Torna o dia 20 de outubro "Dia da Capoeira e do Capoeirista", no Município de São José do Barreiro/SP.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1450/pll_02_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1450/pll_02_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Festival Barreirense de Capoeira e dá outras providências.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>Anderson de Formoso</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1481/pll_03_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1481/pll_03_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transmissão em tempo real, via internet, de todas as licitações realizadas nos Poderes Executivo e Legislativo do Município de São José do Barreiro e dá outras providências.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1482/pll_04_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1482/pll_04_2021.pdf</t>
   </si>
   <si>
     <t>Veda nomeação para cargos de provimento em comissão na estrutura administrativa do Poderes Executivo e Legislativo de pessoas que se enquadram nas vedações previstas na Lei de Inelegibilidades.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1483/pll_05_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1483/pll_05_2021.pdf</t>
   </si>
   <si>
     <t>Institui a divulgação da listagem dos medicamentos disponíveis e em falta na rede pública municipal de saúde, no Município de São José do Barreiro/SP.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>Juninho Patricio</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1486/pll_06_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1486/pll_06_2021.pdf</t>
   </si>
   <si>
     <t>Institui o programa de fornecimento de absorventes higiênicos nas escolas públicas que ofertam anos finais  de ensino fundamental, ensino médio, hospitais e postos municipais de saúde.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1223/requerimento_01_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1223/requerimento_01_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre carro da saúde.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1224/requerimento_02_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1224/requerimento_02_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre ambulâncias.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>Chaparral</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1225/requerimento_03_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1225/requerimento_03_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópia da requisição e planilha de controle de abastecimento.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1226/requerimento_04_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1226/requerimento_04_2021.pdf</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1227/requerimento_05_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1227/requerimento_05_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre caminhonete , placa CZA-0373.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1228/requerimento_06_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1228/requerimento_06_2021.pdf</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1229/requerimento_07_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1229/requerimento_07_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre Cargos em Comissão e Agentes Políticos.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1230/requerimento_08_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1230/requerimento_08_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópia da planilha de movimentação diária do veículo municipal.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1231/req._09_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1231/req._09_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre as obras executadas na escola do bairro da Onça.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1232/requerimento_10_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1232/requerimento_10_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre as obras em andamento nos bairro da Onça e Jardim.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>Hélinho Gouveia</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1233/requerimento_11_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1233/requerimento_11_2021.pdf</t>
   </si>
   <si>
     <t>Solicita relação de notas de empenho.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1234/requerimento_12_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1234/requerimento_12_2021.pdf</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1235/requerimento_13_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1235/requerimento_13_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre obra o esgoto no Município.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1236/requerimento_14_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1236/requerimento_14_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre obra de calçamento no Município.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1237/requerimento_15_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1237/requerimento_15_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre calçamento na Rua Ademar Campos.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1250/req_16_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1250/req_16_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre atendimento psicológico.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1251/req_17_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1251/req_17_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre veículo municipal.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1252/req_18_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1252/req_18_2021.pdf</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1253/req_19_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1253/req_19_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre trator municipal.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1254/req_20_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1254/req_20_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre caminhão municipal.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1255/req_21_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1255/req_21_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre veículo municipal da Saúde.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1256/req_22_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1256/req_22_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre Caminhão, placa FRI-7529.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1257/req_23_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1257/req_23_2021.pdf</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1258/req_24_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1258/req_24_2021.pdf</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1259/req_25_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1259/req_25_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre diária para enfermeiros(as).</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1260/req_26_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1260/req_26_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de planilhas de veículo municipal.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1261/req_27_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1261/req_27_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre vacinação da COVID-19.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1262/req_28_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1262/req_28_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre caminhão Volkswagen CZA-0357.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1263/req_29_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1263/req_29_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre alimentação para funcionários municipais.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1264/req_30_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1264/req_30_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre as obras executadas na quadra Poliesportiva do Bairro de Formoso.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1265/req_31_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1265/req_31_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre iluminação da Pracinha da Vila Nova.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1278/requerimento_32_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1278/requerimento_32_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre merenda escolar.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1279/requerimento_33_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1279/requerimento_33_2021.pdf</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1280/requerimento_34_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1280/requerimento_34_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a vacinação em idosos.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1281/requerimento_35_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1281/requerimento_35_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre iluminação no escadão.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1282/requerimento_36_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1282/requerimento_36_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre iluminação da quadra da Vila Mariana.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1283/requerimento_37_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1283/requerimento_37_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre obra da Praça da Matriz.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1284/requerimento_38_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1284/requerimento_38_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre obra de restauração do Teatro.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1285/requerimento_39_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1285/requerimento_39_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre obra do antigo hospital.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1286/requerimento_40_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1286/requerimento_40_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre gastos com veículos da saúde.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1293/req_41_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1293/req_41_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre iluminação pública.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1294/req_42_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1294/req_42_2021.pdf</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Juninho do Cheque</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1295/req_43_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1295/req_43_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre medicamentos vencidos.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1296/req_44_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1296/req_44_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre gastos com COVID-19.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1297/req_45_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1297/req_45_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre o Portal de entrada da cidade.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1298/req_46_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1298/req_46_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre empresa que presta serviço à Prefeitura.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1299/req_47_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1299/req_47_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre vacina do COVID-19.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1300/req_48_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1300/req_48_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de notas fiscais da Farmácia Dom Bosco.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1301/req_49_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1301/req_49_2021.pdf</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1302/req_50_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1302/req_50_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre fornecimento de EPIs.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1303/req_51_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1303/req_51_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de licitações.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1304/req_52_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1304/req_52_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre carrinho fúnebre.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1305/req_53_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1305/req_53_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre contratos de locação.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1306/req_54_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1306/req_54_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do Projeto Executivo e Localização da ETE.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1307/req_55_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1307/req_55_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre cadastros do BPC.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1308/req_56_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1308/req_56_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre depósito de lixo reciclável.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1324/req_57_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1324/req_57_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre veículos da educação.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1325/req_58_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1325/req_58_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópias das requisições de abastecimentos referentes ao trator patrimônio n.º 1037.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1326/req_59_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1326/req_59_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópias das requisições de abastecimentos referentes às máquinas patrimônios n.º 1038 e 3076.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1327/req_60_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1327/req_60_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópias das requisições de abastecimentos referentes ao veículo Fiat Uno, placa CZA-0377.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1328/req_61_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1328/req_61_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópias das requisições de abastecimentos referentes às máquinas patrimônios n.º 1034 e 3246.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1329/req_62_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1329/req_62_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópias das requisições de abastecimentos referentes ao trator patrimônio n.º 3236.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1330/req_63_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1330/req_63_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópias das requisições de abastecimentos referentes ao caminhão placa FRI-7529.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1331/req_64_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1331/req_64_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre realização de exames de sangue.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1332/req_65_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1332/req_65_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre aquisição de medicamentos destinados ao tratamento de COVID.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1336/req_66_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1336/req_66_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre motoristas da saúde.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1337/req_67_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1337/req_67_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre iluminação pública do Bairro de Formoso.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Anderson de Formoso, Chaparral</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1338/req_68_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1338/req_68_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre despesas com diárias e passagens.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1352/req_69_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1352/req_69_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópias de notas fiscais emitidas pela Drogaria Dom Bosco nos períodos de 2017 a 2020.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1353/req_70_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1353/req_70_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópias de notas fiscais pagas à Empresa Elisete G. da S. de Oliveira Santos, nos períodos de 2017 a 2020.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1354/req_71_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1354/req_71_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a Empresa G&amp;R Serviços de Segurança Eletrônica Ltda.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1355/req_72_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1355/req_72_2021.pdf</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1356/req_73_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1356/req_73_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópias de notas fiscais referentes aquisições de manilhas de concreto.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1357/req_74_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1357/req_74_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a obra de aterro aos fundos da Rodoviária.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1358/req_75_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1358/req_75_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre alimentação dos funcionários da Saúde.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Djalma</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1359/req_76_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1359/req_76_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre máquinas roçadeiras à gasolina.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Juninho Patricio, Chaparral</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1365/req_77_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1365/req_77_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre cestas básicas.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1366/req_78_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1366/req_78_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre realização de exames.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Juninho Patricio, Chaparral, Hélinho Gouveia</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1367/req_79_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1367/req_79_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre funcionários municipais.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1368/req_80_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1368/req_80_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre ruas que foram realizadas obras de esgoto.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1369/req_81_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1369/req_81_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre Portal da cidade.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1370/req_82_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1370/req_82_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre o fim da barreira sanitária.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1392/req_83_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1392/req_83_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre sumiço da peça de ultrassom.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1393/req_84_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1393/req_84_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópias de notas fiscais e empenhos referentes aquisições de medicamentos.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1394/req_85_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1394/req_85_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópias de documentos referentes aos processos de aquisição de merenda escolar.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1408/req_86_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1408/req_86_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre leilão de bens inservíveis.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1409/req_87_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1409/req_87_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre medicamentos de alto custo e contínuo.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Anderson de Formoso, Chaparral, Hélinho Gouveia, Juninho Patricio</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1410/req_88_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1410/req_88_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Programa Alimento Solidário.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1411/req_89_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1411/req_89_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a Rampa de Voo Livre.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1412/req_90_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1412/req_90_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre o acontecido no ESF do Bairro de Formoso.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1413/req_91_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1413/req_91_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre lote urbano.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1422/req_92_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1422/req_92_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre obras de infraestrutura executadas no município.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1423/req_93_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1423/req_93_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a Rua Luiz Oscar de Almeida Maia.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1424/req_94_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1424/req_94_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a Rua Vereador José Guimarães.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1425/req_95_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1425/req_95_2021.pdf</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1426/req_96_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1426/req_96_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre uniforme escolar.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1427/req_97_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1427/req_97_2021.pdf</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1428/req_98_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1428/req_98_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre máquina retroescavadeira.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1429/req_99_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1429/req_99_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a empresa Plenaplan Construtora.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1430/req_100_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1430/req_100_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópias de notas fiscais e empenhos.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1431/req_101_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1431/req_101_2021.pdf</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1432/req_102_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1432/req_102_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre obra na Rua Maria Auxilia Pimentel no Bairro São Sebastião.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1436/req_103_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1436/req_103_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a empresa Fasul Pavimentação e Consultoria Ltda.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1437/req_104_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1437/req_104_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de todo Processo Seletivo da Educação.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1438/req_105_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1438/req_105_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre médico do PSF.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1439/req_106_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1439/req_106_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre transporte escolar.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Hélinho Gouveia, Juninho Patricio</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1440/req_107_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1440/req_107_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes aos Servidores Públicos Municipais Efetivos aposentados.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1441/req_108_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1441/req_108_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre a Praça Coronel Cunha Lara.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1442/req_109_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1442/req_109_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre coleta de lixo e aterro sanitário.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Juninho Patricio, Hélinho Gouveia</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1443/req_110_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1443/req_110_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre o Dentista do PSF e ESF.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1444/req_111_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1444/req_111_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre recuperação de mata-burro na subida do Pau D'Alho.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1445/req_112_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1445/req_112_2021.pdf</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1446/req_113_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1446/req_113_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre registro de frequência dos Servidores Públicos Municipais da área da Saúde.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1459/req_114_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1459/req_114_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre Ação Direta de Inconstitucionalidade n.º 2264187-38.2019.8.26.0000.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1460/req_115_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1460/req_115_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre compra de passagens aéreas.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1461/req_116_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1461/req_116_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre distribuição de medicamentos.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1462/req_117_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1462/req_117_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre distribuição de água.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1463/req_118_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1463/req_118_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre calçamento.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1464/req_119_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1464/req_119_2021.pdf</t>
   </si>
   <si>
     <t>Solicita convocação da Secretária Municipal de Saúde.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1465/req_120_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1465/req_120_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre manutenção das estradas rurais.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1466/req_121_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1466/req_121_2021.pdf</t>
   </si>
   <si>
     <t>Solicita cópias de notas fiscais e requisições de abastecimento de veículos das Secretarias de Agricultura e Obras.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1467/req_122_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1467/req_122_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre cargos existentes na estrutura administrativa da Prefeitura de São José do Barreiro.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1468/req_123_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1468/req_123_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre Rodoviária Municipal.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1469/req_124_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1469/req_124_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre obra de calçamento no Bairro de Formoso.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1470/req_125_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1470/req_125_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre reforma da quadra poliesportiva no Bairro de Formoso.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1471/req_126_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1471/req_126_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre implantação de placas de sinalização.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1472/req_127_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1472/req_127_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre córrego atrás do Destacamento de Polícia Militar.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1478/req_128_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1478/req_128_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre empresa que presta serviço a Prefeitura.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1479/req_129_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1479/req_129_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre iluminação de via pública.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1480/req_130_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1480/req_130_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre Caminhão placa FRI-7529.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1490/req_131_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1490/req_131_2021.pdf</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1491/req_132_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1491/req_132_2021.pdf</t>
   </si>
   <si>
     <t>Solicita vistoria no poste de iluminação pública em frente à Delegacia de Polícia.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1492/req_133_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1492/req_133_2021.pdf</t>
   </si>
   <si>
     <t>Solicita vistoria nos postes de iluminação pública na Vila Mariana.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1493/req_134_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1493/req_134_2021.pdf</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1494/req_135_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1494/req_135_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre investigação da Polícia Federal no município.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1503/req_136_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1503/req_136_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre o portal da cidade.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1504/req_137_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1504/req_137_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre calçamento da Rua Maria Auxilia Pimentel.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1505/req_138_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1505/req_138_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre recuperação do calçamento da Rua Vereador José Guimarães Rodrigues.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1506/req_139_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1506/req_139_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre aumento de benefício de auxílio alimentação dos servidores municipais de São José do Barreiro.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Hélinho Gouveia, Anderson de Formoso, Chaparral, Juninho Patricio</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1507/req_140_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1507/req_140_2021.pdf</t>
   </si>
   <si>
     <t>Solicita seja oficiado ao Delegado da Polícia Federal para que remeta cópia de processo.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1213/ind._001_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1213/ind._001_2021.pdf</t>
   </si>
   <si>
     <t>Indica sejam disponibilizados protetores solares aos funcionários.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1214/ind._002__2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1214/ind._002__2021.pdf</t>
   </si>
   <si>
     <t>Indica seja disponibilizado cesto de lixo na Rua Nicolino Cantelmo com a Rua João Ribeiro da Luz.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1215/ind._003_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1215/ind._003_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja disponibilizado lanche para pacientes que vão consultar fora da cidade.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>Juninho Patricio, Preguinho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1216/ind._004__2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1216/ind._004__2021.pdf</t>
   </si>
   <si>
     <t>Indica sejam instalados dois quebra-molas na Rua Bento Teixeira.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1217/ind._005_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1217/ind._005_2021.pdf</t>
   </si>
   <si>
     <t>Indica sejam instalados cestos de lixo e bebedouros na rodoviária.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1218/ind._006__2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1218/ind._006__2021.pdf</t>
   </si>
   <si>
     <t>Indica seja feito com urgência a manutenção da Estrada Monjolinho.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1219/ind._007__2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1219/ind._007__2021.pdf</t>
   </si>
   <si>
     <t>Indica reparos no banco da Praça Antonio Prado Junior, Bairro de Formoso.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1220/ind._008_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1220/ind._008_2021.pdf</t>
   </si>
   <si>
     <t>Indica pessoas que receberam auxílio, fiquem isentos de pagamentos de tributos.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1221/ind._009_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1221/ind._009_2021.pdf</t>
   </si>
   <si>
     <t>Indica colocação de toldos nas janelas e rodinhos nas portas da Creche.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1222/ind._010_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1222/ind._010_2021.pdf</t>
   </si>
   <si>
     <t>Indica utilização de telas de proteção nos serviços de roçadas.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1238/ind._11_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1238/ind._11_2021.pdf</t>
   </si>
   <si>
     <t>Indica colocação de um cesto de lixo no Bairro do Lote.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1239/ind._12_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1239/ind._12_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja disponibilizado três cestos de lixo no Bairro da Vila Mariana.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1240/ind._13_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1240/ind._13_2021.pdf</t>
   </si>
   <si>
     <t>Indica complementar o calçamento da Rua D. Luiz Oscar de Almeida Maia.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1241/ind._14_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1241/ind._14_2021.pdf</t>
   </si>
   <si>
     <t>Indica instalação de postes de iluminação pública na Rua Luiz Oscar de Almeida Maia.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1242/ind._15_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1242/ind._15_2021.pdf</t>
   </si>
   <si>
     <t>Indica tomar providências com relação à iluminação pública no Bairro do Máximo.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1243/ind._16_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1243/ind._16_2021.pdf</t>
   </si>
   <si>
     <t>Indica instalação de mais parques infantis no município.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1244/ind._17_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1244/ind._17_2021.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da estrada que liga São José do Barreiro a Fazenda São Miguel.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1245/ind._18_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1245/ind._18_2021.pdf</t>
   </si>
   <si>
     <t>Indica colocação de saibro na Estrada da Providência.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1246/ind._19_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1246/ind._19_2021.pdf</t>
   </si>
   <si>
     <t>Indica colocação de saibro na Estrada da Fazenda da Grama.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1247/ind._20_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1247/ind._20_2021.pdf</t>
   </si>
   <si>
     <t>Indica limpeza com roçada das margens da Estrada Vereador José Guimarães Rodrigues.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1248/ind._21_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1248/ind._21_2021.pdf</t>
   </si>
   <si>
     <t>Indica instalação de quebra-molas na Rua Vereador José Guimarães Rodrigues.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1249/ind._22_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1249/ind._22_2021.pdf</t>
   </si>
   <si>
     <t>Indica colocação de toldos e instalação de ventiladores no Velório Municipal.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_23_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_23_2021.pdf</t>
   </si>
   <si>
     <t>Indica manutenção em mata burro que interliga o Bairro de Formoso ao Bairro do Máximo.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_24_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_24_2021.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de um protetor de acrílico no balcão do hospital.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_25_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_25_2021.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de passagem de um carro fumacê no Município.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_26_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_26_2021.pdf</t>
   </si>
   <si>
     <t>Indica pagamento de adiantamento de viagem aos enfermeiros que acompanham pacientes a outros municípios.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_27_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_27_2021.pdf</t>
   </si>
   <si>
     <t>Indica disponibilizar uma roçadeira para o setor de esporte do Bairro de Formoso.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_28_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_28_2021.pdf</t>
   </si>
   <si>
     <t>Indica construção de canaleta de cimento entre a escola Ademar Campos e a quadra coberta no Bairro de Formoso.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_29_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_29_2021.pdf</t>
   </si>
   <si>
     <t>Indica substituição de lâmpadas queimadas no prédio do antigo Projeto Guri.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_30_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_30_2021.pdf</t>
   </si>
   <si>
     <t>Indica disponibilizar uniforme para os funcionários da Prefeitura.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_31_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_31_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja feito escoamento  de águas pluviais na Rua Reinaldo Maia Souto.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_32_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_32_2021.pdf</t>
   </si>
   <si>
     <t>Indica colocar uma placa de sinalização na esquina da farmácia Dom Bosco.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_33_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_33_2021.pdf</t>
   </si>
   <si>
     <t>Indica disponibilizar mais dois tambores de lixo no Bairro do Máximo.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1309/ind_34_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1309/ind_34_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja colocado um cesto de lixo no ponto de ônibus, na entrada de acesso ao Hotel Porto da Bocaina.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>Nizinho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1310/ind_35_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1310/ind_35_2021.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza com roçada das margens da Estrada no Bairro do Veado.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1311/ind_36_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1311/ind_36_2021.pdf</t>
   </si>
   <si>
     <t>Indica reparo no chão do garajão</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1312/ind_37_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1312/ind_37_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja feito o conserto do veículo FIAT Uno Mille Way, placa CZA-0376.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1313/ind_38_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1313/ind_38_2021.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de ar-condicionado nas salas do velório Municipal e colocação de insulfilm nas janelas.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1314/ind_39_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1314/ind_39_2021.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas do Bairro do Máximo até o Sertão do Bonito com máquinas.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1315/ind_40_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1315/ind_40_2021.pdf</t>
   </si>
   <si>
     <t>Indica limpeza de córrego.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1316/ind_41_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1316/ind_41_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja feito uma drenagem e também seja concretado nos fundos da Biquinha.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1319/ind_42_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1319/ind_42_2021.pdf</t>
   </si>
   <si>
     <t>Indica manutenção na estrada rural que dá acesso à Fazenda Sorana.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1320/ind_43_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1320/ind_43_2021.pdf</t>
   </si>
   <si>
     <t>Indica instalação de quebra-molas na Rua Tenente Magalhães, próximo a casa da Senhora Gladis.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1321/ind_44_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1321/ind_44_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja feito manutenção na estrada do português, próximo ao curral do Flexinha.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1322/ind_45_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1322/ind_45_2021.pdf</t>
   </si>
   <si>
     <t>Indica construção de cabeceiras na ponte Tanguá, na estrada da Onça.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1323/ind_46_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1323/ind_46_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja reformado o muro e o portão do cemitério do Bairro da Onça.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1339/ind_47_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1339/ind_47_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja feito a pintura das muretas e do palanque na Praça do Bairro do Máximo.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1340/ind_48_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1340/ind_48_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja feito reparos no calçamento da Praça no Bairro do Máximo.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1341/ind_49_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1341/ind_49_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja feito reparos no mata-burro existente na estrada que interliga os Bairros de Formoso e Máximo.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1342/ind_50_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1342/ind_50_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja feito reparos nos bancos da Praça Antônio Prado Jr. no Bairro de Formoso.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1343/ind_51_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1343/ind_51_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja construído um parque infantil atrás do palco da Praça Antônio Prado Jr., no Bairro de Formoso.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1344/ind_52_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1344/ind_52_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja criado e, colocado LETREIRO TURÍSTICO com o nome de nossa cidade.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1345/ind_53_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1345/ind_53_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja feito reparos no mata-burro existente na estrada FJO 352 (Fazenda Atibaia).</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1348/ind_54_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1348/ind_54_2021.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza com roçada das margens de diversas estradas rurais do município.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1349/ind_55_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1349/ind_55_2021.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação n.º 02/2021 referente a instalação de um cesto de lixo.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1350/ind_56_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1350/ind_56_2021.pdf</t>
   </si>
   <si>
     <t>Indica instalação de um cesto de lixo no entroncamento da Rua Osório Lara com a Rua Olímpio Alvares Magalhães.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_57_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_57_2021.pdf</t>
   </si>
   <si>
     <t>Indica colocar um redutor de velocidade na Rua Osório Lara.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1361/indicacao_58_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1361/indicacao_58_2021.pdf</t>
   </si>
   <si>
     <t>Indica colocar um redutor de velocidade na Rua Comendador Luiz Ferreira.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1362/indicacao_59_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1362/indicacao_59_2021.pdf</t>
   </si>
   <si>
     <t>Indica manutenção na canaleta de drenagem das águas pluviais, no Alto Santo Cruzeiro, Rua São José.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_60_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_60_2021.pdf</t>
   </si>
   <si>
     <t>Indica retirar o ponto de ônibus existente atrás da Igreja Matriz.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_61_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_61_2021.pdf</t>
   </si>
   <si>
     <t>Indica denominar o prédio do antigo hospital como Centro Dr. Wagner Monteiro.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1379/ind.062-2021_preguinho.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1379/ind.062-2021_preguinho.pdf</t>
   </si>
   <si>
     <t>Indica manutenção na estrada do Pau D'alho que dá acesso à Fazenda São Francisco.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1380/ind.063-2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1380/ind.063-2021.pdf</t>
   </si>
   <si>
     <t>Indica reparos na iluminação da escadaria da Igreja Matriz no Bairro de Formoso.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1381/ind.064-2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1381/ind.064-2021.pdf</t>
   </si>
   <si>
     <t>Indica reparos nos pilares de metal da quadra coberta da Vila Mariana.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1382/ind.065-2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1382/ind.065-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja trocado o lugar do quadro de energia da quadra da Vila Mariana.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1383/ind.066-2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1383/ind.066-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja instalado alambrado em frente à Creche Escola.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1384/ind.067-2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1384/ind.067-2021.pdf</t>
   </si>
   <si>
     <t>Indica a participação do Município no Projeto Areninhas, da Secretaria de Esportes do Estado de São Paulo.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1385/ind.068-2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1385/ind.068-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja instalado quebra-molas na Rua Joaquim de Oliveira e Silva.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1386/ind.069-2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1386/ind.069-2021.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma boca de lobo no final da Rua Auxilia Pimentel.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1387/ind.070-2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1387/ind.070-2021.pdf</t>
   </si>
   <si>
     <t>Indica manutenção com máquina da estrada São Miguel.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1388/ind.071-2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1388/ind.071-2021.pdf</t>
   </si>
   <si>
     <t>Indica  manutenção no vestiário do campo de futebol do Bairro de Formoso.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1389/ind.072-2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1389/ind.072-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja feito o calçamento da Estrada da Serra da Graúna.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1390/ind.073-2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1390/ind.073-2021.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da Estrada da divisa da Fazenda da Glória até o Sertão do Jardim.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1403/ind_74_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1403/ind_74_2021.pdf</t>
   </si>
   <si>
     <t>Indica manutenção na estrada do Bairro dos Veados, trecho compreendido entre as casas dos Senhores Rosemiro e Dito Braga.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1404/ind_75_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1404/ind_75_2021.pdf</t>
   </si>
   <si>
     <t>Indica colocação de saibro na estrada que dá acesso ao Camping.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1405/ind_76_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1405/ind_76_2021.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no mata-burro a esquerda da subida do morro frio.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1406/ind_77_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1406/ind_77_2021.pdf</t>
   </si>
   <si>
     <t>Indica transporte escolar aos alunos que estudam nas Cidades de Lorena e Cruzeiro.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1407/ind_78_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1407/ind_78_2021.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de implantação de uma farmácia no ESF-Formoso.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1416/ind_79_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1416/ind_79_2021.pdf</t>
   </si>
   <si>
     <t>Indica colocação de um dispenser com pedal para álcool em gel no cemitério do Bairro de Formoso.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1417/ind_80_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1417/ind_80_2021.pdf</t>
   </si>
   <si>
     <t>Indica aumentar o número de quebra-molas no Bairro da Vila Mariana.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1418/ind_81_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1418/ind_81_2021.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um quebra-molas em frente à casa de madeira na Rua Capitão Antônio Gomes.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1419/ind.82_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1419/ind.82_2021.pdf</t>
   </si>
   <si>
     <t>Indica manutenção no piso do Garajão.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1420/ind_83_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1420/ind_83_2021.pdf</t>
   </si>
   <si>
     <t>Indica disponibilizar uma lixeira na esquina da Rua Auxilia Pimentel com a Rua José Pedro da Silva.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1421/ind_84_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1421/ind_84_2021.pdf</t>
   </si>
   <si>
     <t>Indica conclusão e reparo da Rua Maria Auxilia Pimentel.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1433/ind_85_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1433/ind_85_2021.pdf</t>
   </si>
   <si>
     <t>Indica instalar uma lixeira na Pracinha da Seresta.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1434/ind_86_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1434/ind_86_2021.pdf</t>
   </si>
   <si>
     <t>Indica implantar um Bebedouro de água refrigerado, no clube do Bairro de Formoso.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1435/ind_87_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1435/ind_87_2021.pdf</t>
   </si>
   <si>
     <t>Indica implantar uma lombada na Rua Joaquim de Oliveira e Silva.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1451/ind.88_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1451/ind.88_2021.pdf</t>
   </si>
   <si>
     <t>Indica manutenção no mata-burro na estrada que interliga o Bairro de Formoso ao Bairro do Máximo.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1452/ind.89_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1452/ind.89_2021.pdf</t>
   </si>
   <si>
     <t>Indica agendar uma reunião com os profissionais da Secretaria de Promoção e Desenvolvimento Social e do CRAS.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1453/ind.90_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1453/ind.90_2021.pdf</t>
   </si>
   <si>
     <t>Indica instalação de dois quebra-molas na Rua Abelardo da Silva Campos, no Bairro de Formoso.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1454/ind.91_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1454/ind.91_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja feito trabalho de conscientização nas escolas municipais com relação ao uso racional e responsável da água.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1455/ind.92_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1455/ind.92_2021.pdf</t>
   </si>
   <si>
     <t>Indica manutenção na estrada da Fazenda da Grama.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1456/ind.93_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1456/ind.93_2021.pdf</t>
   </si>
   <si>
     <t>Indica instalação de um quebra-molas na Rua Joaquim de Oliveira e Silva.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1457/ind.94_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1457/ind.94_2021.pdf</t>
   </si>
   <si>
     <t>Indica instalação de um quebra-molas na Rua Manoel Pereira de Souza.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1458/ind.95_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1458/ind.95_2021.pdf</t>
   </si>
   <si>
     <t>Indica construção de um parquinho na Creche Escola.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Indica substituição de duas pontes de madeira, por manilhas de concreto, na estrada do Bairro do Jardim.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>Indica manutenção na ponte sobre o Rio Mambucabinha, que dá acesso ao Bairro do Jardim.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>Indica realizar a pavimentação da Rua Vereador José Guimarães Rodrigues.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>Indica urgentemente manutenção na Estrada da Grama.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1477/ind.100_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1477/ind.100_2021.pdf</t>
   </si>
   <si>
     <t>Indica implantar iluminação na escadaria que dá acesso a Igreja de Sant'Ana, no Bairro de Formoso.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1484/ind_101_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1484/ind_101_2021.pdf</t>
   </si>
   <si>
     <t>Indica manutenção no mata burro localizado na estrada do Pau D'Alho.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1485/ind_102_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1485/ind_102_2021.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma cobertura no ponto de ônibus próximo a Vila Mariana.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1508/ind_103_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1508/ind_103_2021.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na iluminação e instalação de câmeras de segurança na Biquinha.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1497/ind_104_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1497/ind_104_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja adquirido um kit completo com totem emissor de senha eletrônica, painel digital e controle para a recepção da UBS do município.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1498/ind_105_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1498/ind_105_2021.pdf</t>
   </si>
   <si>
     <t>Indica substituição do bebedouro do Campo de Futebol Rui Maria da Conceição.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1499/ind_106_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1499/ind_106_2021.pdf</t>
   </si>
   <si>
     <t>Indica substituição das lâmpadas queimadas e toda fiação elétrica da quadra da Vila Mariana.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1500/ind_107_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1500/ind_107_2021.pdf</t>
   </si>
   <si>
     <t>Indica manutenção na Estrada do Monjolinho.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1501/ind_108_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1501/ind_108_2021.pdf</t>
   </si>
   <si>
     <t>Indica manutenção completa da estrada rural que inicia-se na Vila Mariana incluindo suas ramificações.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1502/ind_109_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1502/ind_109_2021.pdf</t>
   </si>
   <si>
     <t>Indica seja disponibilizado um cesto de lixo na esquina da Rua Nicolino Cantelmo com a Rua João Ribeiro da Luz, na Vila Nova.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1333/mocao-01-2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1333/mocao-01-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Ilustríssima Senhora Ivete Yolanda Prata Serafim.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1334/mocao_02_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1334/mocao_02_2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Ilustríssimo Senhor Paulo Pinto Costa pelo seu falecimento.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1351/mocao_03_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1351/mocao_03_2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da Ilustríssima Senhora Tarcilia Maria de Paula, pelo seu falecimento.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1372/mocao_04_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1372/mocao_04_2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Ilustríssimo Sr. Dr. Wagner Freire Monteiro, pelo seu falecimento.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>Nizinho, Anderson de Formoso, Chaparral, Djalma, Dr. Luiz, Hélinho Gouveia, Juninho do Cheque, Juninho Patricio, Preguinho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1391/mocao_05_2021.pdf</t>
+    <t>http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1391/mocao_05_2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família do Ilmo. Senhor Laudelino de Alcantara, pelo seu falecimento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3480,67 +3480,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1211/ple_01_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1287/ple_02_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1288/ple_03_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1291/ple_04_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1292/ple_05_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1346/ple_07_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1347/ple_08_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1373/ple_09_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1374/ple_10_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1377/ple_11_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1395/ple_12_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1397/ple_13_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1398/ple_14_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1399/ple_15_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1414/ple_16_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1447/ple_17_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1448/ple_18_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1487/ple_20_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1488/ple_21_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1489/ple_22_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1496/ple_23_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1212/req_urg_01.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1289/req_urg_02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1290/req_urg_03.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1375/req_urg_4_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1376/req_urg_5_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1378/req_urg.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1396/req_urg_ple_12_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1400/req_urg_ple_13_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1401/req_urg_ple_14_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1402/req_urg_ple_15_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1266/emenda_01_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1518/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1415/pll_01_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1450/pll_02_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1481/pll_03_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1482/pll_04_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1483/pll_05_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1486/pll_06_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1223/requerimento_01_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1224/requerimento_02_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1225/requerimento_03_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1226/requerimento_04_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1227/requerimento_05_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1228/requerimento_06_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1229/requerimento_07_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1230/requerimento_08_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1231/req._09_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1232/requerimento_10_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1233/requerimento_11_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1234/requerimento_12_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1235/requerimento_13_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1236/requerimento_14_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1237/requerimento_15_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1250/req_16_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1251/req_17_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1252/req_18_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1253/req_19_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1254/req_20_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1255/req_21_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1256/req_22_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1257/req_23_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1258/req_24_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1259/req_25_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1260/req_26_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1261/req_27_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1262/req_28_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1263/req_29_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1264/req_30_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1265/req_31_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1278/requerimento_32_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1279/requerimento_33_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1280/requerimento_34_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1281/requerimento_35_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1282/requerimento_36_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1283/requerimento_37_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1284/requerimento_38_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1285/requerimento_39_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1286/requerimento_40_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1293/req_41_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1294/req_42_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1295/req_43_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1296/req_44_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1297/req_45_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1298/req_46_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1299/req_47_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1300/req_48_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1301/req_49_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1302/req_50_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1303/req_51_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1304/req_52_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1305/req_53_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1306/req_54_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1307/req_55_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1308/req_56_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1324/req_57_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1325/req_58_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1326/req_59_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1327/req_60_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1328/req_61_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1329/req_62_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1330/req_63_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1331/req_64_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1332/req_65_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1336/req_66_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1337/req_67_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1338/req_68_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1352/req_69_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1353/req_70_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1354/req_71_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1355/req_72_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1356/req_73_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1357/req_74_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1358/req_75_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1359/req_76_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1365/req_77_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1366/req_78_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1367/req_79_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1368/req_80_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1369/req_81_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1370/req_82_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1392/req_83_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1393/req_84_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1394/req_85_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1408/req_86_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1409/req_87_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1410/req_88_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1411/req_89_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1412/req_90_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1413/req_91_2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1422/req_92_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1423/req_93_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1424/req_94_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1425/req_95_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1426/req_96_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1427/req_97_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1428/req_98_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1429/req_99_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1430/req_100_2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1431/req_101_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1432/req_102_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1436/req_103_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1437/req_104_2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1438/req_105_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1439/req_106_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1440/req_107_2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1441/req_108_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1442/req_109_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1443/req_110_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1444/req_111_2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1445/req_112_2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1446/req_113_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1459/req_114_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1460/req_115_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1461/req_116_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1462/req_117_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1463/req_118_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1464/req_119_2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1465/req_120_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1466/req_121_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1467/req_122_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1468/req_123_2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1469/req_124_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1470/req_125_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1471/req_126_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1472/req_127_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1478/req_128_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1479/req_129_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1480/req_130_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1490/req_131_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1491/req_132_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1492/req_133_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1493/req_134_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1494/req_135_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1503/req_136_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1504/req_137_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1505/req_138_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1506/req_139_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1507/req_140_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1213/ind._001_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1214/ind._002__2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1215/ind._003_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1216/ind._004__2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1217/ind._005_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1218/ind._006__2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1219/ind._007__2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1220/ind._008_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1221/ind._009_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1222/ind._010_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1238/ind._11_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1239/ind._12_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1240/ind._13_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1241/ind._14_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1242/ind._15_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1243/ind._16_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1244/ind._17_2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1245/ind._18_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1246/ind._19_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1247/ind._20_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1248/ind._21_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1249/ind._22_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_23_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_24_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_25_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_26_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_27_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_28_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_29_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_30_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_31_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_32_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_33_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1309/ind_34_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1310/ind_35_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1311/ind_36_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1312/ind_37_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1313/ind_38_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1314/ind_39_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1315/ind_40_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1316/ind_41_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1319/ind_42_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1320/ind_43_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1321/ind_44_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1322/ind_45_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1323/ind_46_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1339/ind_47_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1340/ind_48_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1341/ind_49_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1342/ind_50_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1343/ind_51_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1344/ind_52_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1345/ind_53_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1348/ind_54_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1349/ind_55_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1350/ind_56_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_57_2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1361/indicacao_58_2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1362/indicacao_59_2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_60_2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_61_2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1379/ind.062-2021_preguinho.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1380/ind.063-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1381/ind.064-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1382/ind.065-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1383/ind.066-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1384/ind.067-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1385/ind.068-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1386/ind.069-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1387/ind.070-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1388/ind.071-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1389/ind.072-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1390/ind.073-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1403/ind_74_2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1404/ind_75_2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1405/ind_76_2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1406/ind_77_2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1407/ind_78_2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1416/ind_79_2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1417/ind_80_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1418/ind_81_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1419/ind.82_2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1420/ind_83_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1421/ind_84_2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1433/ind_85_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1434/ind_86_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1435/ind_87_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1451/ind.88_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1452/ind.89_2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1453/ind.90_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1454/ind.91_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1455/ind.92_2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1456/ind.93_2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1457/ind.94_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1458/ind.95_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1477/ind.100_2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1484/ind_101_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1485/ind_102_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1508/ind_103_2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1497/ind_104_2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1498/ind_105_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1499/ind_106_2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1500/ind_107_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1501/ind_108_2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1502/ind_109_2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1333/mocao-01-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1334/mocao_02_2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1351/mocao_03_2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1372/mocao_04_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1391/mocao_05_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1211/ple_01_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1287/ple_02_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1288/ple_03_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1291/ple_04_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1292/ple_05_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1346/ple_07_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1347/ple_08_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1373/ple_09_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1374/ple_10_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1377/ple_11_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1395/ple_12_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1397/ple_13_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1398/ple_14_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1399/ple_15_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1414/ple_16_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1447/ple_17_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1448/ple_18_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1487/ple_20_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1488/ple_21_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1489/ple_22_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1496/ple_23_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1212/req_urg_01.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1289/req_urg_02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1290/req_urg_03.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1375/req_urg_4_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1376/req_urg_5_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1378/req_urg.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1396/req_urg_ple_12_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1400/req_urg_ple_13_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1401/req_urg_ple_14_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1402/req_urg_ple_15_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1266/emenda_01_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1518/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1415/pll_01_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1450/pll_02_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1481/pll_03_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1482/pll_04_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1483/pll_05_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1486/pll_06_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1223/requerimento_01_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1224/requerimento_02_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1225/requerimento_03_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1226/requerimento_04_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1227/requerimento_05_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1228/requerimento_06_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1229/requerimento_07_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1230/requerimento_08_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1231/req._09_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1232/requerimento_10_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1233/requerimento_11_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1234/requerimento_12_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1235/requerimento_13_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1236/requerimento_14_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1237/requerimento_15_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1250/req_16_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1251/req_17_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1252/req_18_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1253/req_19_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1254/req_20_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1255/req_21_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1256/req_22_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1257/req_23_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1258/req_24_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1259/req_25_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1260/req_26_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1261/req_27_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1262/req_28_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1263/req_29_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1264/req_30_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1265/req_31_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1278/requerimento_32_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1279/requerimento_33_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1280/requerimento_34_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1281/requerimento_35_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1282/requerimento_36_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1283/requerimento_37_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1284/requerimento_38_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1285/requerimento_39_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1286/requerimento_40_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1293/req_41_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1294/req_42_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1295/req_43_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1296/req_44_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1297/req_45_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1298/req_46_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1299/req_47_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1300/req_48_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1301/req_49_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1302/req_50_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1303/req_51_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1304/req_52_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1305/req_53_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1306/req_54_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1307/req_55_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1308/req_56_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1324/req_57_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1325/req_58_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1326/req_59_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1327/req_60_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1328/req_61_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1329/req_62_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1330/req_63_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1331/req_64_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1332/req_65_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1336/req_66_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1337/req_67_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1338/req_68_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1352/req_69_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1353/req_70_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1354/req_71_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1355/req_72_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1356/req_73_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1357/req_74_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1358/req_75_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1359/req_76_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1365/req_77_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1366/req_78_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1367/req_79_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1368/req_80_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1369/req_81_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1370/req_82_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1392/req_83_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1393/req_84_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1394/req_85_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1408/req_86_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1409/req_87_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1410/req_88_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1411/req_89_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1412/req_90_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1413/req_91_2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1422/req_92_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1423/req_93_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1424/req_94_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1425/req_95_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1426/req_96_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1427/req_97_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1428/req_98_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1429/req_99_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1430/req_100_2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1431/req_101_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1432/req_102_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1436/req_103_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1437/req_104_2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1438/req_105_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1439/req_106_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1440/req_107_2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1441/req_108_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1442/req_109_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1443/req_110_2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1444/req_111_2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1445/req_112_2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1446/req_113_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1459/req_114_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1460/req_115_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1461/req_116_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1462/req_117_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1463/req_118_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1464/req_119_2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1465/req_120_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1466/req_121_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1467/req_122_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1468/req_123_2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1469/req_124_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1470/req_125_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1471/req_126_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1472/req_127_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1478/req_128_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1479/req_129_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1480/req_130_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1490/req_131_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1491/req_132_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1492/req_133_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1493/req_134_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1494/req_135_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1503/req_136_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1504/req_137_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1505/req_138_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1506/req_139_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1507/req_140_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1213/ind._001_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1214/ind._002__2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1215/ind._003_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1216/ind._004__2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1217/ind._005_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1218/ind._006__2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1219/ind._007__2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1220/ind._008_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1221/ind._009_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1222/ind._010_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1238/ind._11_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1239/ind._12_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1240/ind._13_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1241/ind._14_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1242/ind._15_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1243/ind._16_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1244/ind._17_2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1245/ind._18_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1246/ind._19_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1247/ind._20_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1248/ind._21_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1249/ind._22_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1267/indicacao_23_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_24_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1269/indicacao_25_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1270/indicacao_26_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1271/indicacao_27_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_28_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1273/indicacao_29_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1274/indicacao_30_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1275/indicacao_31_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1276/indicacao_32_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_33_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1309/ind_34_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1310/ind_35_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1311/ind_36_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1312/ind_37_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1313/ind_38_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1314/ind_39_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1315/ind_40_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1316/ind_41_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1319/ind_42_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1320/ind_43_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1321/ind_44_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1322/ind_45_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1323/ind_46_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1339/ind_47_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1340/ind_48_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1341/ind_49_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1342/ind_50_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1343/ind_51_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1344/ind_52_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1345/ind_53_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1348/ind_54_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1349/ind_55_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1350/ind_56_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1360/indicacao_57_2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1361/indicacao_58_2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1362/indicacao_59_2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_60_2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_61_2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1379/ind.062-2021_preguinho.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1380/ind.063-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1381/ind.064-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1382/ind.065-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1383/ind.066-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1384/ind.067-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1385/ind.068-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1386/ind.069-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1387/ind.070-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1388/ind.071-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1389/ind.072-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1390/ind.073-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1403/ind_74_2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1404/ind_75_2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1405/ind_76_2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1406/ind_77_2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1407/ind_78_2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1416/ind_79_2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1417/ind_80_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1418/ind_81_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1419/ind.82_2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1420/ind_83_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1421/ind_84_2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1433/ind_85_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1434/ind_86_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1435/ind_87_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1451/ind.88_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1452/ind.89_2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1453/ind.90_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1454/ind.91_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1455/ind.92_2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1456/ind.93_2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1457/ind.94_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1458/ind.95_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1477/ind.100_2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1484/ind_101_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1485/ind_102_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1508/ind_103_2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1497/ind_104_2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1498/ind_105_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1499/ind_106_2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1500/ind_107_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1501/ind_108_2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1502/ind_109_2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1333/mocao-01-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1334/mocao_02_2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1351/mocao_03_2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1372/mocao_04_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedobarreiro.sp.leg.br/media/sapl/public/materialegislativa/2021/1391/mocao_05_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="111.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>