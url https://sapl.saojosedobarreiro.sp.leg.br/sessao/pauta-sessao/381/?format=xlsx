--- v0 (2026-02-15)
+++ v1 (2026-04-27)
@@ -10,68 +10,188 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="46">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
+  </si>
+  <si>
+    <t>ordem dia</t>
+  </si>
+  <si>
+    <t>Requerimento nº 16 de 2026</t>
+  </si>
+  <si>
+    <t>Nizinho</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca da previsão de roçada e manutenção das trilhas localizadas no Bairro da Onça, no Município de São José do Barreiro.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>Requerimento nº 17 de 2026</t>
+  </si>
+  <si>
+    <t>Vini de Formoso</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca da execução da Lei Ordinária n.º 208, de 16 de outubro de 2025, que institui a premiação "Aluno Nota 10".</t>
+  </si>
+  <si>
+    <t>Requerimento nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca da execução da Lei Ordinária n.º 205, de 02 de outubro de 2025.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>Danielzinho da Maria da Loja</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a situação do gerador localizado atrás da Unidade Básica de Saúde (UBS) do Município e da possibilidade de adoção de medidas para sua utilização.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca das medidas adotadas para manutenção e zeladoria das estradas do Cachoeirão, da Usina e da Pedra Branca.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 21 de 2026</t>
+  </si>
+  <si>
+    <t>Preguinho</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a possibilidade de implantação de ponto de ônibus com cobertura na Avenida Fortunato Lobão, em frente ao Estádio Municipal.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 22 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas sobre a obra da Creche Municipal atualmente em execução.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 23 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a possibilidade de aquisição e instalação de um novo bebedouro para o SERM.</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Declara como Patrimônio Cultural de Natureza Imaterial do Município de São José do Barreiro a "Feirinha da Roça", realizada no Bairro de Formoso, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Prof. Guilherme o Gui do Tete</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de Conscientização sobre a Neurodiversidade no Município de São José do Barreiro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Indicação nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>Indica a viabilidade de instalação de cobertura na área destinada ao estacionamento das ambulâncias da Unidade Básica de Saúde.</t>
+  </si>
+  <si>
+    <t>Indicação nº 14 de 2026</t>
+  </si>
+  <si>
+    <t>Indica a viabilidade de disponibilização de escadinhas em todas as vans utilizadas no transporte de pacientes do Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>Indica estudo de viabilidade de alteração da rota do ônibus destinado ao transporte intermunicipal de alunos até o município de Cruzeiro, bem como realização de manutenção constante do referido veículo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 16 de 2026</t>
+  </si>
+  <si>
+    <t>Indica estudo de viabilidade de instituição do Programa Municipal de Apoio Psicossocial às Mães e Responsáveis por Crianças e Adolescentes com Deficiência ou Transtornos do Neurodesenvolvimento, nos moldes do Anteprojeto de Lei anexo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 17 de 2026</t>
+  </si>
+  <si>
+    <t>Indica instalação de grade, cerca ou outra proteção adequada no terreno localizado na Rua Virgílio Ribeiro de Carvalho, ao lado da Escola Cônego.</t>
+  </si>
+  <si>
+    <t>Indicação nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>Indica criação de Grupo de Convivência e Apoio às mães atípicas no município, com ações voltadas à promoção da saúde física e mental, acolhimento, orientação e fortalecimento de vínculos sociais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -363,82 +483,562 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="34.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="27.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="215.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2">
+        <v>2468</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3">
+        <v>2469</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4">
+        <v>2470</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5">
+        <v>2471</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>2472</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>2473</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>2474</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>2475</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>2466</v>
+      </c>
+      <c r="B10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>2467</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>2468</v>
+      </c>
+      <c r="B12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>2469</v>
+      </c>
+      <c r="B13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>2470</v>
+      </c>
+      <c r="B14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" t="s">
+        <v>14</v>
+      </c>
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>2471</v>
+      </c>
+      <c r="B15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>2472</v>
+      </c>
+      <c r="B16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>2473</v>
+      </c>
+      <c r="B17" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>2474</v>
+      </c>
+      <c r="B18" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" t="s">
+        <v>25</v>
+      </c>
+      <c r="F18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>2475</v>
+      </c>
+      <c r="B19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>2476</v>
+      </c>
+      <c r="B20" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" t="s">
+        <v>35</v>
+      </c>
+      <c r="F20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>2477</v>
+      </c>
+      <c r="B21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
+        <v>37</v>
+      </c>
+      <c r="F21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>2478</v>
+      </c>
+      <c r="B22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>2479</v>
+      </c>
+      <c r="B23" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>2480</v>
+      </c>
+      <c r="B24" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" t="s">
+        <v>43</v>
+      </c>
+      <c r="F24" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>2481</v>
+      </c>
+      <c r="B25" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" t="s">
+        <v>44</v>
+      </c>
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>45</v>
+      </c>
+      <c r="F25" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>